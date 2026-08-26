--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -308,89 +308,89 @@
   <x:si>
     <x:t>La Plateforme Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur développeur en intelligence artificielle et analyse big data (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>La Plateforme Formation - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Data analyst</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Data analyst (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/21/2028 00:00:00</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Data Analyst - Diplôme d'établissement</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Data scientist</x:t>
   </x:si>
   <x:si>
     <x:t>Data science</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'institut d'études politiques</x:t>
@@ -608,62 +608,62 @@
   <x:si>
     <x:t>Conseil entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/12/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention économétrie, statistiques</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique appliquée</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économétrie, statistiques parcours économétrie et data sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économétrie, statistiques parcours recherche en économie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie</x:t>
   </x:si>
   <x:si>
     <x:t>Politique économique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie de l'entreprise et des marchés</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
@@ -986,54 +986,54 @@
   <x:si>
     <x:t>Aménagement touristique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ville et environnements urbains</x:t>
   </x:si>
   <x:si>
     <x:t>Aménagement urbain</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention ville et environnements urbains</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>master mention ville et environnements urbains</x:t>
   </x:si>
   <x:si>
     <x:t>PostGIS - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Amj Groupe - Geosoft</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel PostgreSQL</x:t>
   </x:si>
   <x:si>
     <x:t>Power BI</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2026 00:00:00</x:t>
   </x:si>
@@ -2201,683 +2201,683 @@
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>553623</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>578621</x:v>
+        <x:v>610852</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="U11" s="4" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B12" s="14" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>615665</x:v>
+        <x:v>578609</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="U12" s="16" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>615686</x:v>
+        <x:v>578535</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>578534</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>610852</x:v>
+        <x:v>615665</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>578609</x:v>
+        <x:v>615686</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U16" s="16" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>578535</x:v>
+        <x:v>578621</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>578533</x:v>
+        <x:v>615666</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>578536</x:v>
+        <x:v>578533</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>578620</x:v>
+        <x:v>578536</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37837</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>615666</x:v>
+        <x:v>578620</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
@@ -3054,51 +3054,51 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>580625</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3113,108 +3113,108 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>615664</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>615689</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3229,278 +3229,278 @@
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>578627</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>615688</x:v>
+        <x:v>610848</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>578625</x:v>
+        <x:v>615688</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>610848</x:v>
+        <x:v>578625</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>615687</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -3510,113 +3510,113 @@
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>578622</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>578623</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -3682,114 +3682,114 @@
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>610847</x:v>
+        <x:v>578626</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>578626</x:v>
+        <x:v>610847</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38774</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -5043,51 +5043,51 @@
       <x:c r="K60" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>553083</x:v>
+        <x:v>600234</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -5100,51 +5100,51 @@
       <x:c r="K61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>600234</x:v>
+        <x:v>553083</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39013</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
@@ -7323,51 +7323,51 @@
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>591983</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
@@ -7380,102 +7380,102 @@
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>578592</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>615681</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -8189,145 +8189,145 @@
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>592111</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>592112</x:v>
+        <x:v>592110</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>592110</x:v>
+        <x:v>592112</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
@@ -9979,54 +9979,54 @@
       <x:c r="J147" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>592012</x:v>
+        <x:v>592011</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
@@ -10036,54 +10036,54 @@
       <x:c r="J148" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>592011</x:v>
+        <x:v>592012</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39691</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
@@ -10173,141 +10173,141 @@
       <x:c r="R150" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>580927</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39172</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>12516</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>592078</x:v>
+        <x:v>592076</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39172</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>12516</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>592076</x:v>
+        <x:v>592078</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39172</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -10503,160 +10503,159 @@
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>609441</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>41383</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="H157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>12512</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>635048</x:v>
+        <x:v>620395</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>41383</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="H158" s="14" t="s"/>
+      <x:c r="H158" s="14" t="s">
+        <x:v>251</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>12512</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>620395</x:v>
+        <x:v>635048</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>261</x:v>
@@ -10862,51 +10861,51 @@
       <x:c r="L163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>578057</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
@@ -11390,188 +11389,188 @@
       <x:c r="R173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>634288</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>634278</x:v>
+        <x:v>608592</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>608592</x:v>
+        <x:v>608593</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>608593</x:v>
+        <x:v>634278</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
@@ -12188,51 +12187,51 @@
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>614890</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
@@ -12241,51 +12240,51 @@
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>614898</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">