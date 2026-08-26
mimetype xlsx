--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -257,110 +257,110 @@
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFURON</x:t>
   </x:si>
   <x:si>
     <x:t>Achats pour les non acheteurs</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Achat</x:t>
   </x:si>
   <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>03/18/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Acheteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Approvisionnement</x:t>
   </x:si>
   <x:si>
+    <x:t>Idev - Antenne Châteaurenard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAURENARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2024 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Gestion fournisseur</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Acheteur France et international</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
@@ -386,134 +386,134 @@
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Chargé de gestion et management</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion et management spécialisation en structure animalière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Belmont - Antenne Mougins</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme en management international</x:t>
   </x:si>
   <x:si>
     <x:t>ISG</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
@@ -545,62 +545,62 @@
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôle qualité</x:t>
   </x:si>
   <x:si>
+    <x:t>01/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager achats et supply chain BC2 conduire des processus achats responsables et durables</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager achats et supply chain spécialisation management des achats (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
@@ -803,54 +803,54 @@
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -2695,51 +2695,51 @@
       <x:c r="K27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>623725</x:v>
+        <x:v>623726</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>59</x:v>
@@ -2748,51 +2748,51 @@
       <x:c r="K28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>623726</x:v>
+        <x:v>623725</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>34249</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2805,51 +2805,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>506633</x:v>
+        <x:v>506631</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>34249</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>68</x:v>
@@ -2864,105 +2864,105 @@
       <x:c r="K30" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>506631</x:v>
+        <x:v>506633</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39399</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34022</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>551940</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35149</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
@@ -3100,159 +3100,160 @@
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>596757</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>41622</x:v>
+        <x:v>35355</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q35" s="4" t="s">
+      <x:c r="R35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="R35" s="0" t="s">
+      <x:c r="S35" s="0" t="n">
+        <x:v>575986</x:v>
+      </x:c>
+      <x:c r="T35" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="S35" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>35355</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>110</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>575986</x:v>
+        <x:v>596759</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3369,119 +3370,119 @@
       <x:c r="J39" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>499366</x:v>
+        <x:v>499360</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>499360</x:v>
+        <x:v>499366</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>96</x:v>
@@ -3530,51 +3531,51 @@
         <x:v>135</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>567249</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37131</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -3584,51 +3585,51 @@
       <x:c r="J43" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>616017</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>35462</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -3649,51 +3650,51 @@
       <x:c r="L44" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>547461</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -3703,51 +3704,51 @@
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>584707</x:v>
+        <x:v>614307</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
@@ -3762,51 +3763,51 @@
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>614307</x:v>
+        <x:v>584707</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -3825,101 +3826,101 @@
       <x:c r="M47" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>535865</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>535041</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -4048,51 +4049,51 @@
       <x:c r="J51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>550749</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -4107,51 +4108,51 @@
       <x:c r="J52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>550751</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -4164,51 +4165,51 @@
       <x:c r="J53" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31436</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>535043</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
@@ -4284,57 +4285,57 @@
       <x:c r="K55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>608400</x:v>
+        <x:v>608399</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>177</x:v>
@@ -4345,54 +4346,54 @@
       <x:c r="K56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>555026</x:v>
+        <x:v>608400</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -4405,106 +4406,106 @@
       <x:c r="K57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>608399</x:v>
+        <x:v>555026</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39987</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>42361</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
@@ -4543,249 +4544,249 @@
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>635320</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>575861</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>575862</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>575863</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34002</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>624460</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -4901,109 +4902,109 @@
       <x:c r="K66" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>562535</x:v>
+        <x:v>615806</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>615806</x:v>
+        <x:v>562535</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
@@ -5086,75 +5087,75 @@
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40881</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>214</x:v>
@@ -5264,51 +5265,51 @@
       <x:c r="I73" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34024</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>623638</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -5762,57 +5763,57 @@
         <x:v>68</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>599936</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -5887,114 +5888,114 @@
       <x:c r="K84" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>548170</x:v>
+        <x:v>600034</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36964</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>15205</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>600034</x:v>
+        <x:v>548170</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="U85" s="4" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>