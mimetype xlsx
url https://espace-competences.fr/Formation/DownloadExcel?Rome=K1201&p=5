--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -452,56 +452,56 @@
   <x:si>
     <x:t>Autisme, TSA : Repères spatio-temporels et prévisibilité</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Répondre aux besoins des personnes vieillissantes</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Répondre aux enjeux du dispositif Serafin-PH</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : vie affective et santé sexuelle dans le projet d’établissement</x:t>
   </x:si>
   <x:si>
+    <x:t>06/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/24/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA avec TDI : sexualité, gérer les situations sensibles et favoriser une approche positive</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA avec TDI modéré à sévère : Enseigner des comportements sociaux adaptés</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA sans TDI : Accompagner des adultes vers l’emploi en milieu ordinaire</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2027 00:00:00</x:t>
@@ -803,128 +803,128 @@
   <x:si>
     <x:t>06/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lycée Nelson Mandela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAVAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Sévigné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ch Mongrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-DE-BOUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2026 00:00:00</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>BTS services et prestations des secteurs sanitaire et social (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Pastré Grande Bastide</x:t>
   </x:si>
   <x:si>
-    <x:t>83000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
@@ -1238,62 +1238,62 @@
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'État d'assistant de service social</x:t>
   </x:si>
   <x:si>
     <x:t>IMFRIS</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence PACA et Corse (IFTS) - site d'Ollioules</x:t>
   </x:si>
   <x:si>
     <x:t>83192</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence Provence-Alpes-Côte d'Azur et Corse (IFTS) - Site d'Ollioules</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme d'État d'assistant de service social</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 8e</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'assistant de service social (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 14e</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 14</x:t>
   </x:si>
   <x:si>
     <x:t>Haute école du travail et de l'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'assistant de service social (Apprentissage)</x:t>
@@ -1460,77 +1460,77 @@
   <x:si>
     <x:t>Mouvement Français pour le Planning Familial des Bouches du Rhône</x:t>
   </x:si>
   <x:si>
     <x:t>MFPF 13</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil familial conjugal</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention psychologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention psychologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Psychologie</x:t>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention psychologie</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Licence mention psychologie parcours psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences sociales</x:t>
@@ -1577,66 +1577,66 @@
   <x:si>
     <x:t>licence mention sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sociologie parcours sociologie</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention intervention sociale : accompagnement de publics spécifiques</x:t>
   </x:si>
   <x:si>
     <x:t>Intervention sociale familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention intervention sociale : accompagnement de publics spécifiques parcours développement et médiation linguistiques en langue des signes</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours manager et développer une TPE-PME (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
@@ -4059,100 +4059,100 @@
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>637946</x:v>
+        <x:v>637947</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>637947</x:v>
+        <x:v>637946</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>62</x:v>
@@ -7274,1086 +7274,1094 @@
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>630342</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E90" s="14" t="s"/>
+      <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>583599</x:v>
+        <x:v>620499</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>156</x:v>
-[...2 lines deleted...]
-        <x:v>157</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>630209</x:v>
+        <x:v>596709</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>596709</x:v>
+        <x:v>624543</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>624543</x:v>
+        <x:v>630223</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>630223</x:v>
+        <x:v>543647</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>543647</x:v>
+        <x:v>583600</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
+      <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>583600</x:v>
+        <x:v>596704</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>596704</x:v>
+        <x:v>564804</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>564804</x:v>
+        <x:v>630209</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>620499</x:v>
+        <x:v>596701</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>596701</x:v>
+        <x:v>596707</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
+      <x:c r="E101" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>596707</x:v>
+        <x:v>583599</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>609495</x:v>
+        <x:v>558638</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>607427</x:v>
+        <x:v>601560</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>210</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>599630</x:v>
+        <x:v>553823</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>558638</x:v>
+        <x:v>609495</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>601560</x:v>
+        <x:v>607427</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>553823</x:v>
+        <x:v>599630</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>208</x:v>
@@ -8388,136 +8396,136 @@
       <x:c r="S108" s="14" t="n">
         <x:v>608766</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>548698</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>556792</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
@@ -8564,88 +8572,88 @@
         <x:v>551972</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>601561</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -8710,54 +8718,54 @@
       <x:c r="H114" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>607804</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
@@ -9094,51 +9102,51 @@
       <x:c r="S120" s="14" t="n">
         <x:v>607426</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -9193,54 +9201,54 @@
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>583633</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
@@ -9506,51 +9514,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>634965</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37504</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
@@ -10445,168 +10453,168 @@
       <x:c r="K145" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>629372</x:v>
+        <x:v>629371</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>623907</x:v>
+        <x:v>629372</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>629371</x:v>
+        <x:v>623907</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>36360</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -10753,72 +10761,72 @@
         <x:v>167</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>626722</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>597159</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
@@ -11830,51 +11838,51 @@
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>629994</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
@@ -12082,51 +12090,51 @@
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>629995</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
@@ -12201,1447 +12209,1446 @@
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>615922</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>37675</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>529877</x:v>
+        <x:v>632382</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>390</x:v>
-[...1 lines deleted...]
-      <x:c r="H176" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>632382</x:v>
+        <x:v>578458</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>578458</x:v>
+        <x:v>529879</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>393</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>37675</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>529879</x:v>
+        <x:v>615919</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>615919</x:v>
+        <x:v>615920</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>397</x:v>
-[...1 lines deleted...]
-      <x:c r="H180" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H180" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>615920</x:v>
+        <x:v>528882</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>528882</x:v>
+        <x:v>578455</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>393</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>578455</x:v>
+        <x:v>578456</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>578456</x:v>
+        <x:v>578457</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>393</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>37675</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>578457</x:v>
+        <x:v>615923</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>615923</x:v>
+        <x:v>615924</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>397</x:v>
-[...1 lines deleted...]
-      <x:c r="H186" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>615924</x:v>
+        <x:v>528881</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>528881</x:v>
+        <x:v>529877</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>599089</x:v>
+        <x:v>547041</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>37675</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>557555</x:v>
+        <x:v>599086</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>630719</x:v>
+        <x:v>599089</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>496201</x:v>
+        <x:v>557555</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>37675</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>557556</x:v>
+        <x:v>630719</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>41748</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>607633</x:v>
+        <x:v>496201</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>541719</x:v>
+        <x:v>557556</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>37675</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>496200</x:v>
+        <x:v>607633</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>607630</x:v>
+        <x:v>541719</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>547041</x:v>
+        <x:v>496200</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>599086</x:v>
+        <x:v>607630</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
@@ -14035,78 +14042,78 @@
         <x:v>547215</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37678</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>556797</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
@@ -14153,78 +14160,78 @@
         <x:v>550567</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>609842</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
@@ -14996,159 +15003,160 @@
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>567002</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>592294</x:v>
+        <x:v>580212</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>393</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>580212</x:v>
+        <x:v>592294</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
@@ -15504,349 +15512,351 @@
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>572786</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>445</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="P232" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="P232" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>590159</x:v>
+        <x:v>592013</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>592013</x:v>
+        <x:v>635465</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="H234" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>635465</x:v>
+        <x:v>592014</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="S235" s="0" t="n">
+        <x:v>590159</x:v>
+      </x:c>
+      <x:c r="T235" s="4" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="U235" s="4" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>581256</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>39696</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -15855,55 +15865,55 @@
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>592215</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>39696</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16082,139 +16092,139 @@
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>624974</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>592216</x:v>
+        <x:v>592217</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>592217</x:v>
+        <x:v>592216</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
@@ -16250,81 +16260,81 @@
       <x:c r="R244" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>575734</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40056</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="Q245" s="4" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="R245" s="0" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>592271</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40056</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
@@ -16399,284 +16409,284 @@
       <x:c r="K247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>635891</x:v>
+        <x:v>635893</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>226</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>635893</x:v>
+        <x:v>592389</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>226</x:v>
-[...2 lines deleted...]
-        <x:v>227</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>635892</x:v>
+        <x:v>592390</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>467</x:v>
-[...1 lines deleted...]
-      <x:c r="H250" s="14" t="s"/>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>227</x:v>
+      </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>592389</x:v>
+        <x:v>635891</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>592390</x:v>
+        <x:v>635892</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
@@ -16800,81 +16810,81 @@
       <x:c r="I254" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>616818</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16883,55 +16893,55 @@
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>591996</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
@@ -17113,55 +17123,55 @@
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>574965</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>39311</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>11001</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
@@ -17516,54 +17526,54 @@
       <x:c r="R266" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>576237</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
@@ -17802,82 +17812,82 @@
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>576271</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>39691</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="Q272" s="16" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="R272" s="14" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>592225</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>39691</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
@@ -18212,51 +18222,51 @@
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>578327</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>27</x:v>
@@ -18390,250 +18400,250 @@
       <x:c r="T282" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>573361</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>573378</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>573381</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>573383</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
@@ -18877,51 +18887,51 @@
       <x:c r="L291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>622078</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19017,75 +19027,75 @@
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>573382</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
@@ -19244,314 +19254,314 @@
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>573379</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="H299" s="0" t="s">
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>622076</x:v>
+        <x:v>573357</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>579</x:v>
-[...1 lines deleted...]
-      <x:c r="H300" s="14" t="s"/>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="H300" s="14" t="s">
+        <x:v>565</x:v>
+      </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>622079</x:v>
+        <x:v>573380</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>564</x:v>
-[...2 lines deleted...]
-        <x:v>565</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>573380</x:v>
+        <x:v>622076</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>564</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>573357</x:v>
+        <x:v>622079</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -19705,135 +19715,135 @@
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>573768</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>630318</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
@@ -19947,75 +19957,75 @@
         <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>632346</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
@@ -20104,51 +20114,51 @@
       <x:c r="M312" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>549768</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>63</x:v>