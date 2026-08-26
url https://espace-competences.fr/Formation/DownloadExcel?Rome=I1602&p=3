--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -368,78 +368,78 @@
   <x:si>
     <x:t>CAP aéronautique option structures</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option avionique</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option avionique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option avions à moteurs à turbines</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option avions à moteurs à turbines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option hélicoptères à moteurs à turbines</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option hélicoptères à moteurs à turbines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>cycle préparatoire Intégré CESI - spécialité généraliste, BTP, informatique, systèmes embarqués</x:t>
   </x:si>
   <x:si>
+    <x:t>CESI école d'ingénieurs - campus de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite travaux BTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CESI Ecole d'ingénieurs - campus de Nice Sophia Antipolis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>CESI école d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
-    <x:t>Conduite travaux BTP</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>École de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Construction aérospatiale</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">mastère spé. Aeronautics Operational Sustainment for State Aircraft </x:t>
   </x:si>
@@ -1570,127 +1570,127 @@
       <x:c r="H11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>500914</x:v>
+        <x:v>605747</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>605747</x:v>
+        <x:v>605630</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1700,57 +1700,57 @@
       <x:c r="K13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>605630</x:v>
+        <x:v>500914</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>39</x:v>
@@ -3159,106 +3159,106 @@
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22293</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>597190</x:v>
+        <x:v>597189</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22293</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>597189</x:v>
+        <x:v>597190</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41498</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>