--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -548,77 +548,77 @@
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en sûreté nucléaire (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Arts et Métiers - Sciences et Technologies - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>HACCP - Restauration</x:t>
   </x:si>
   <x:si>
+    <x:t>Cleta Formation Conseil Haccp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Méthode haccp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre Départementale d'Agriculture du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83006</x:t>
   </x:si>
   <x:si>
-    <x:t>Méthode haccp</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cleta Formation Conseil Haccp</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>HACCP | restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
@@ -938,69 +938,69 @@
   <x:si>
     <x:t>Manager des risques QHSE</x:t>
   </x:si>
   <x:si>
     <x:t>Formaseq</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QHSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ip Seq</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ip Seq - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formeo 83</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QSSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Transition écologique</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des systèmes intégrés QSE (MS) (Apprentissage)</x:t>
   </x:si>
@@ -3993,230 +3993,230 @@
         <x:v>62</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="S37" s="0" t="n">
+        <x:v>626875</x:v>
+      </x:c>
+      <x:c r="T37" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="S37" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>626875</x:v>
+        <x:v>626878</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="Q39" s="4" t="s">
+      <x:c r="S39" s="0" t="n">
+        <x:v>635213</x:v>
+      </x:c>
+      <x:c r="T39" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="R39" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="T39" s="4" t="s">
+      <x:c r="U39" s="4" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>626876</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>47</x:v>
@@ -4239,80 +4239,80 @@
       <x:c r="R41" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>598273</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>635974</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>176</x:v>
@@ -6639,207 +6639,207 @@
         <x:v>599036</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>569653</x:v>
+        <x:v>546767</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>546767</x:v>
+        <x:v>509533</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>509533</x:v>
+        <x:v>569653</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -6852,101 +6852,101 @@
       <x:c r="M87" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>509526</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>569652</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6987,82 +6987,82 @@
         <x:v>546766</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>633416</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7103,82 +7103,82 @@
         <x:v>632824</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>633414</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7456,153 +7456,153 @@
         <x:v>605727</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>550296</x:v>
+        <x:v>602788</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>602788</x:v>
+        <x:v>550296</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>66</x:v>
@@ -8351,168 +8351,168 @@
       <x:c r="I113" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>31608</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>591854</x:v>
+        <x:v>591853</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38704</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>31608</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>591853</x:v>
+        <x:v>591854</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38706</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>11541</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>591855</x:v>
+        <x:v>624486</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38706</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
@@ -8522,54 +8522,54 @@
       <x:c r="J116" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>11541</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>624486</x:v>
+        <x:v>591855</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -11230,250 +11230,250 @@
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>577557</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>591932</x:v>
+        <x:v>591931</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>591931</x:v>
+        <x:v>591933</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>591933</x:v>
+        <x:v>591934</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>591934</x:v>
+        <x:v>591932</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
@@ -11999,135 +11999,135 @@
       <x:c r="T177" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>596936</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>603086</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12169,81 +12169,81 @@
       <x:c r="S180" s="14" t="n">
         <x:v>546768</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>569651</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12264,51 +12264,51 @@
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>605104</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41446</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>