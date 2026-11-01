--- v1 (2026-11-01)
+++ v2 (2026-11-01)
@@ -254,57 +254,57 @@
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pizzaïolo - Les bases</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pizzaïolo + HACCP</x:t>
   </x:si>
   <x:si>
     <x:t>Joseph Cardone - Ecole Niçoise de Pizzaïolo</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
@@ -1550,106 +1550,106 @@
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>644816</x:v>
+        <x:v>636652</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>636652</x:v>
+        <x:v>644816</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>53</x:v>
       </x:c>