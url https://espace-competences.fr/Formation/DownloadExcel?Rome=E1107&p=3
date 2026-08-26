--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -401,173 +401,173 @@
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation événement</x:t>
   </x:si>
   <x:si>
     <x:t>Pastré Grande Bastide</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication</x:t>
   </x:si>
   <x:si>
+    <x:t>ISCAE - Site de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Information - Communication numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SUP' DE COM</x:t>
   </x:si>
   <x:si>
-    <x:t>06000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Création graphique</x:t>
   </x:si>
   <x:si>
     <x:t>SUP'DE COM</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...35 lines deleted...]
-    <x:t>07/10/2027 00:00:00</x:t>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Chargé de communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Liberté Formation - Iscae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>Communication interne</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
   </x:si>
   <x:si>
     <x:t>83120</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
-    <x:t>Liberté Formation - Iscae</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication spécialisation digital et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement stratégique spécialisation marketing international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
@@ -824,63 +824,63 @@
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention humanités et industries créatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philosophie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention humanités et industries créatives</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
-    <x:t>Philosophie</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>master mention humanités et industries créatives</x:t>
   </x:si>
   <x:si>
     <x:t>MSc International Sport and Event Management</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion sport</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>MSc international sports &amp; event management</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
@@ -2560,947 +2560,948 @@
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>609499</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>41125</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>592833</x:v>
+        <x:v>635279</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="P19" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="P19" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>635279</x:v>
+        <x:v>624496</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="H20" s="14" t="s"/>
+      <x:c r="H20" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>624496</x:v>
+        <x:v>608140</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="R21" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="S21" s="0" t="n">
+        <x:v>633994</x:v>
+      </x:c>
+      <x:c r="T21" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="R21" s="0" t="s">
+      <x:c r="U21" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>41125</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>633994</x:v>
+        <x:v>592833</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>624497</x:v>
+        <x:v>592277</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>130</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>41125</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>610971</x:v>
+        <x:v>592832</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>592277</x:v>
+        <x:v>610971</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>41125</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>592832</x:v>
+        <x:v>624497</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>601589</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37766</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>46311</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="P28" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="R28" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="S28" s="14" t="n">
+        <x:v>598950</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="U28" s="16" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>37766</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>598950</x:v>
+        <x:v>556209</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37766</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>556205</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>598972</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>601588</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>602578</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4136,51 +4137,51 @@
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>461578</x:v>
+        <x:v>461581</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>198</x:v>
@@ -4189,51 +4190,51 @@
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>461581</x:v>
+        <x:v>461578</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
@@ -4641,51 +4642,51 @@
       <x:c r="J54" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>625757</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4774,160 +4775,159 @@
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>604680</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="H57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>590170</x:v>
+        <x:v>595417</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="H58" s="14" t="s"/>
+      <x:c r="H58" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>595417</x:v>
+        <x:v>590170</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>64</x:v>
@@ -5495,51 +5495,51 @@
         <x:v>157</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>634472</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -5549,51 +5549,51 @@
       <x:c r="J71" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>599422</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
@@ -5717,105 +5717,105 @@
       <x:c r="J74" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>545462</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>632493</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
@@ -5831,108 +5831,108 @@
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>567929</x:v>
+        <x:v>574458</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>574458</x:v>
+        <x:v>567929</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
@@ -5941,51 +5941,51 @@
       <x:c r="J78" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>549023</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -5998,51 +5998,51 @@
       <x:c r="J79" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>549026</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6114,51 +6114,51 @@
       <x:c r="J81" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>616705</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6173,51 +6173,51 @@
       <x:c r="J82" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>601938</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>41771</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -6297,51 +6297,51 @@
       <x:c r="M84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42625</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>632848</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37502</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -6420,264 +6420,264 @@
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>549684</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>599369</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>599365</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>614361</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>614362</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>329</x:v>