--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -317,54 +317,54 @@
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert des marchés financiers BC05 Option 1 (Activité Front-Office) : Développer la croissance d’une entreprise sur les marchés financiers</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert des marchés financiers blocs de compétences BC01 - BC02 - BC03 - BC04 - BC05</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en finance de marché</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
@@ -1814,69 +1814,69 @@
         <x:v>55</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>626423</x:v>
+        <x:v>626429</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -1886,114 +1886,114 @@
       <x:c r="K17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>626429</x:v>
+        <x:v>626430</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>626430</x:v>
+        <x:v>626423</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -3035,69 +3035,69 @@
         <x:v>81</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>598473</x:v>
+        <x:v>598467</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -3107,168 +3107,168 @@
       <x:c r="K39" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>626809</x:v>
+        <x:v>628608</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>598467</x:v>
+        <x:v>626809</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="U40" s="16" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>628608</x:v>
+        <x:v>598473</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>