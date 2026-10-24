--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -329,74 +329,74 @@
   <x:si>
     <x:t>08/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2032 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Porter et interpréter un texte dans l'espace public</x:t>
   </x:si>
   <x:si>
     <x:t>La Réplique</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Écrire pour le théâtre d’objet : L’art du contrepoint</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Théâtres de Cuisine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marionnette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Marionnette et écran</x:t>
   </x:si>
   <x:si>
-    <x:t>Les Théâtres de Cuisine</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Écrire pour le théâtre d’objet : L’art du contrepoint</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Acquérir les compétences nécessaires pour réussir ses castings</x:t>
   </x:si>
   <x:si>
     <x:t>Patrick Mimoun Organisation</x:t>
   </x:si>
   <x:si>
     <x:t>PMO</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L’acteur face caméra : jeu, singularité et parcours artistique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2026 00:00:00</x:t>
@@ -407,87 +407,87 @@
   <x:si>
     <x:t>Compagnie Nuits d'Auteurs</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Expression orale</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement du jeu face caméra : travail avec 5 réalisateurs</x:t>
   </x:si>
   <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>L'acteur co-dirigé par les réalisateurs Amélie Bonnin et Dimitri Lucas</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le jeu à l’image : pratiques et techniques face caméra</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L'acteur face à 10 directeurs de casting</x:t>
   </x:si>
   <x:si>
     <x:t>L'acteur, l'actrice sous la direction de 5 réalisateurs, réalisatrices</x:t>
   </x:si>
   <x:si>
+    <x:t>L' acteur.rice dirigé.e par la réalisatrice Stéphanie Pillonca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'acteur face à 5 directeurs de casting et 5 agents artistiques</x:t>
+  </x:si>
+  <x:si>
     <x:t>Les débuts de l'acteur face caméra : bases du jeu et pratiques professionnelles</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le clown, création d'acteur et d'auteur</x:t>
   </x:si>
   <x:si>
     <x:t>Chantiers Nomades</x:t>
   </x:si>
   <x:si>
     <x:t>38130</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Art clownesque</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
@@ -1802,51 +1802,51 @@
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>45010</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>643835</x:v>
+        <x:v>629799</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>82</x:v>
@@ -1855,51 +1855,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>45010</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>629799</x:v>
+        <x:v>643835</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>97</x:v>
@@ -2125,655 +2125,655 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>623993</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>45022</x:v>
+        <x:v>15012</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>614712</x:v>
+        <x:v>628503</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="U20" s="16" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>618070</x:v>
+        <x:v>614712</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>651312</x:v>
+        <x:v>618070</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>606344</x:v>
+        <x:v>651312</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>651314</x:v>
+        <x:v>606344</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>651315</x:v>
+        <x:v>651314</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>606346</x:v>
+        <x:v>651315</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>615036</x:v>
+        <x:v>606346</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>651313</x:v>
+        <x:v>651310</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>651310</x:v>
+        <x:v>606342</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>606342</x:v>
+        <x:v>615036</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>15012</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>628503</x:v>
+        <x:v>651313</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
@@ -2782,51 +2782,51 @@
       <x:c r="M32" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>45013</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>635217</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
@@ -3292,51 +3292,51 @@
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>45010</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>630192</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
@@ -3346,250 +3346,250 @@
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>630194</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>646881</x:v>
+        <x:v>629164</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>629164</x:v>
+        <x:v>650629</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>45022</x:v>
+        <x:v>45010</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>650629</x:v>
+        <x:v>630195</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>45010</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>630195</x:v>
+        <x:v>646881</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">