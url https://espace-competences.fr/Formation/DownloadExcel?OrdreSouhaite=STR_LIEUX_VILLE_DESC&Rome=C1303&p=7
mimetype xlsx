--- v0 (2026-10-25)
+++ v1 (2026-10-25)
@@ -1562,154 +1562,154 @@
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>625741</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>625740</x:v>
+        <x:v>626431</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>626431</x:v>
+        <x:v>625740</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>42360</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>