--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -1484,90 +1484,90 @@
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge programme grande école (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus supérieur de Marseille - École pratique</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2025 00:00:00</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>11/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
@@ -6414,543 +6414,544 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>578849</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>581370</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>613742</x:v>
+        <x:v>630111</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>630111</x:v>
+        <x:v>608623</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>608623</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>578822</x:v>
+        <x:v>578841</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>578841</x:v>
+        <x:v>613749</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>613749</x:v>
+        <x:v>613750</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38825</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>613750</x:v>
+        <x:v>632685</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>632685</x:v>
+        <x:v>581370</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -13276,392 +13277,388 @@
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>558999</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>435</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>380</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>578133</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>589591</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>453</x:v>
-[...1 lines deleted...]
-      <x:c r="H192" s="14" t="s"/>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s">
+        <x:v>381</x:v>
+      </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>589592</x:v>
+        <x:v>635683</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>380</x:v>
-[...2 lines deleted...]
-        <x:v>381</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>635683</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>453</x:v>
-[...1 lines deleted...]
-      <x:c r="H194" s="14" t="s"/>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s">
+        <x:v>381</x:v>
+      </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>608022</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>380</x:v>
-[...2 lines deleted...]
-        <x:v>381</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>608022</x:v>
+        <x:v>648550</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13679,165 +13676,167 @@
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>642889</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>648550</x:v>
+        <x:v>645299</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>453</x:v>
-[...1 lines deleted...]
-      <x:c r="H198" s="14" t="s"/>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s">
+        <x:v>381</x:v>
+      </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>645299</x:v>
+        <x:v>578133</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>57</x:v>
@@ -14069,51 +14068,51 @@
       <x:c r="M203" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14180,51 +14179,51 @@
       <x:c r="M205" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>642883</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14237,51 +14236,51 @@
       <x:c r="M206" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14359,51 +14358,51 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>57</x:v>
@@ -15340,51 +15339,51 @@
       <x:c r="L225" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>578132</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
@@ -15462,51 +15461,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -16866,51 +16865,51 @@
       <x:c r="M253" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>607967</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>550</x:v>
@@ -18381,148 +18380,148 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>559042</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>650296</x:v>
+        <x:v>648555</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>648555</x:v>
+        <x:v>650296</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
@@ -18657,51 +18656,51 @@
       <x:c r="L285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>609443</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">