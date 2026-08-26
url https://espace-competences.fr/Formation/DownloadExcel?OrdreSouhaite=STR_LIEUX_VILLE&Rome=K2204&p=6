--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -416,87 +416,87 @@
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent d'entretien des écoles</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent d'entretien et de rénovation en propreté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nettoyage sur scène de crime (syndrome de Noé et Diogène)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Entretien et la rénovation des sols en marbre - sans chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Entretien sol</x:t>
   </x:si>
   <x:si>
-    <x:t>Agent d'entretien et de rénovation en propreté</x:t>
-[...8 lines deleted...]
-    <x:t>12/01/2025 00:00:00</x:t>
+    <x:t>L'entretien et la remise en état des sols thermoplastiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Entretien et remise en état des sols textiles</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>06/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
@@ -2523,421 +2523,427 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>588304</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>115</x:v>
-[...1 lines deleted...]
-      <x:c r="C23" s="3" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="n">
+        <x:v>37872</x:v>
+      </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>42083</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635385</x:v>
+        <x:v>638146</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>35551</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42093</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>615321</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42093</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>608073</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>37872</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="J26" s="14" t="s"/>
+      <x:c r="J26" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>42083</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>635386</x:v>
+        <x:v>638147</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>42083</x:v>
+        <x:v>42086</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>635391</x:v>
+        <x:v>578100</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>73</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="J28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>42083</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>609203</x:v>
+        <x:v>635385</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="S29" s="0" t="n">
+        <x:v>609203</x:v>
+      </x:c>
+      <x:c r="T29" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="S29" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42086</x:v>
       </x:c>
@@ -2983,373 +2989,368 @@
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>635407</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42083</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>584635</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="J33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>42083</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>638147</x:v>
+        <x:v>635386</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>42086</x:v>
+        <x:v>42083</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>578100</x:v>
+        <x:v>635391</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42083</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>584631</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42083</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>584633</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>604647</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
@@ -3950,159 +3951,160 @@
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>604411</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>40312</x:v>
+        <x:v>37872</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>592253</x:v>
+        <x:v>604475</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>37872</x:v>
+        <x:v>40312</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>604475</x:v>
+        <x:v>592253</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39938</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>157</x:v>
       </x:c>