--- v0 (2026-08-27)
+++ v1 (2026-08-27)
@@ -623,65 +623,65 @@
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Identifier les évolutions de la norme NF C 15-100 - Version 2024 - ELC011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux Sous Tension (TST-IE) recyclage : batteries d'accumulateurs stationnaires B2T-B1T-B2N-B1N (référentiel Installations Électriques) - ELT196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation électrique initiale : véhicules et engins à énergie électrique embarquée : opérations d'ordre électrique B1L-B1VL, B2L-B2VL, BCL, BRL, BEL Essai, opérations particulières : B1XL, B2XL - ELB095</x:t>
   </x:si>
   <x:si>
-    <x:t>Identifier les évolutions de la norme NF C 15-100 - Version 2024 - ELC011</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Travaux Sous Tension (TST-IE) : batteries d'accumulateurs stationnaires B2T-B1T-B2N-B1N (référentiel Installations Électriques) - ELT096</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Actualiser ses connaissances ATEX - Recyclage avis d'habilitation ATEX niveaux 1 et 2 - ATB003</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
@@ -929,110 +929,110 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ampère</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention métiers de la santé : technologies parcours maintenance et technologie biomédicales</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Gestion données massives</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Technicien intégrateur des infrastructures et équipements connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Installation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Saint Henri</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Henri</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Complément habilitation électrique Haute Tension (HTA) H1(V), H2(V), H2V Essai, HE Essai et/ou Mesure et/ou Vérification, HC personnel électricien déjà habilité Basse Tension (BT) - ELB092</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
@@ -1124,57 +1124,57 @@
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien valoriste du réemploi d’appareils informatiques</x:t>
   </x:si>
   <x:si>
     <x:t>Simplon.co</x:t>
   </x:si>
   <x:si>
     <x:t>93100</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion déchet</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Inatec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention électronique, énergie électrique, automatique</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
@@ -3042,221 +3042,221 @@
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>609463</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>632703</x:v>
+        <x:v>556773</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>37569</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24326</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>556773</x:v>
+        <x:v>609469</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>37569</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>24326</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>609469</x:v>
+        <x:v>632703</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6158,180 +6158,180 @@
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>619376</x:v>
+        <x:v>619429</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>619429</x:v>
+        <x:v>619453</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>619453</x:v>
+        <x:v>619376</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
@@ -6397,51 +6397,51 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>619448</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
@@ -6752,127 +6752,127 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>619227</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>619430</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>619431</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
@@ -6975,247 +6975,247 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>454249</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>24340</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>619228</x:v>
+        <x:v>619355</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>619355</x:v>
+        <x:v>619271</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>619271</x:v>
+        <x:v>619276</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>619276</x:v>
+        <x:v>619228</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
@@ -7334,51 +7334,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>619445</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
@@ -7633,77 +7633,77 @@
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>619343</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
@@ -9813,159 +9813,159 @@
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>603818</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>40807</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>31023</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>580913</x:v>
+        <x:v>575548</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>35409</x:v>
+        <x:v>40807</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>31023</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>575548</x:v>
+        <x:v>580913</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
@@ -10711,402 +10711,402 @@
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>619269</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>24340</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>619275</x:v>
+        <x:v>619393</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>24340</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>619222</x:v>
+        <x:v>619375</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>24340</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>619237</x:v>
+        <x:v>619427</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>619241</x:v>
+        <x:v>619275</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>619375</x:v>
+        <x:v>619222</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>619427</x:v>
+        <x:v>619237</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>619393</x:v>
+        <x:v>619241</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
@@ -11203,51 +11203,51 @@
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>619342</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
@@ -11279,303 +11279,304 @@
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>619347</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>213</x:v>
-[...1 lines deleted...]
-      <x:c r="C171" s="3" t="s"/>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="n">
+        <x:v>37489</x:v>
+      </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="J171" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>24340</x:v>
+        <x:v>24252</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>619267</x:v>
+        <x:v>597046</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>57</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>24252</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>597046</x:v>
+        <x:v>619354</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>619354</x:v>
+        <x:v>619428</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>619428</x:v>
+        <x:v>619240</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>619240</x:v>
+        <x:v>619267</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
@@ -11592,194 +11593,194 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>619372</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>619341</x:v>
+        <x:v>619252</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>619226</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>24340</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>619252</x:v>
+        <x:v>619341</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -12299,54 +12300,54 @@
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>619246</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
@@ -12450,54 +12451,54 @@
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>619274</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
@@ -12858,54 +12859,54 @@
       <x:c r="L201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>619231</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
@@ -12922,296 +12923,296 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>619373</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>619432</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>619396</x:v>
+        <x:v>619258</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>24340</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>619258</x:v>
+        <x:v>619396</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>24340</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>619262</x:v>
+        <x:v>619346</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24340</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>619346</x:v>
+        <x:v>619262</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
@@ -13663,51 +13664,51 @@
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>619340</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
@@ -13829,54 +13830,54 @@
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>619235</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
@@ -14305,54 +14306,54 @@
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>619220</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
@@ -14410,51 +14411,51 @@
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>619234</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
@@ -14509,103 +14510,108 @@
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>24340</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>619263</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="C233" s="3" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C233" s="3" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="J233" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>619374</x:v>
+        <x:v>618895</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>207</x:v>
@@ -14630,148 +14636,143 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>603401</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>337</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>599403</x:v>
+        <x:v>619374</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>618895</x:v>
+        <x:v>599403</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
@@ -16819,149 +16820,150 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>595217</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="C275" s="3" t="s"/>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C275" s="3" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
+      <x:c r="J275" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>592936</x:v>
+        <x:v>596909</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>63</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="J276" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>596909</x:v>
+        <x:v>592936</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>