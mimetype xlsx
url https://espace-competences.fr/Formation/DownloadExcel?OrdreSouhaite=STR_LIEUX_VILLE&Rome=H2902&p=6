--- v0 (2026-08-28)
+++ v1 (2026-08-28)
@@ -269,185 +269,185 @@
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Chaudronnerie</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien en chaudronnerie industrielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Construction métallique</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien en chaudronnerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP réalisations industrielles en chaudronnerie ou soudage option A chaudronnerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École de production Je fabrique mon avenir - site de La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Niveau CAP, BEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOLE DE PRODUCTION DE L'UIMM ALPES MEDITERRANEE</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP réalisations industrielles en chaudronnerie ou soudage option A chaudronnerie</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Monteur en tuyauterie chaudronnerie sur sites sensibles et sécurisés</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Tuyauterie</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
     <x:t>Technicien en chaudronnerie</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>bac pro technicien en chaudronnerie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>BTS conception et réalisation en chaudronnerie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
+    <x:t>BAC PRO Technicien en Chaudronnerie Industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École de production Je fabrique mon avenir</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP composites, plastiques chaudronnés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Matériau composite</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
-    <x:t>École de production Je fabrique mon avenir</x:t>
-[...2 lines deleted...]
-    <x:t>BAC PRO Technicien en Chaudronnerie Industrielle</x:t>
+    <x:t>LP L Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>CAP réalisations industrielles en chaudronnerie ou soudage option B soudage</x:t>
   </x:si>
   <x:si>
-    <x:t>LP L Blériot</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Soudage</x:t>
   </x:si>
   <x:si>
-    <x:t>MARIGNANE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>CAP composites, plastiques chaudronnés</x:t>
   </x:si>
   <x:si>
     <x:t>CAP réalisations industrielles en chaudronnerie ou soudage option A chaudronnerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
@@ -533,54 +533,54 @@
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Porfessionnel Jean Lurçat</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro ouvrages du bâtiment : métallerie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro ouvrages du bâtiment : métallerie</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Bac pro ouvrages du bâtiment : métallerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean Lurçat</x:t>
   </x:si>
   <x:si>
     <x:t>13693</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
@@ -1847,163 +1847,161 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>605737</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>38568</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>56</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23083</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>605641</x:v>
+        <x:v>616021</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>38568</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s"/>
+      <x:c r="E14" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>68</x:v>
-[...1 lines deleted...]
-      <x:c r="H14" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H14" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="I14" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>23083</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>616021</x:v>
+        <x:v>605641</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -2140,329 +2138,330 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>574356</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="J18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>23083</x:v>
+        <x:v>23084</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>618227</x:v>
+        <x:v>574348</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="C19" s="3" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="n">
+        <x:v>40801</x:v>
+      </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>23084</x:v>
+        <x:v>23083</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>574348</x:v>
+        <x:v>618052</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40801</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>618052</x:v>
+        <x:v>618227</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40801</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>618469</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40801</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>618496</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2521,51 +2520,51 @@
       <x:c r="I24" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>550206</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
@@ -2581,51 +2580,51 @@
       <x:c r="I25" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>550207</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
@@ -2657,389 +2656,388 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>620185</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>38432</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>22871</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>553205</x:v>
+        <x:v>623313</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37405</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>23083</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>605690</x:v>
+        <x:v>605644</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="I29" s="4" t="s">
+      <x:c r="J29" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>595522</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>38432</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>22871</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>623313</x:v>
+        <x:v>553205</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>37405</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23083</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>605644</x:v>
+        <x:v>605690</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>500959</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
@@ -3055,112 +3053,112 @@
       <x:c r="I33" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>550243</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38432</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>604169</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
@@ -3176,168 +3174,168 @@
       <x:c r="I35" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>605643</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>38568</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>23026</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q36" s="16" t="s">
+      <x:c r="R36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="R36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>595680</x:v>
+        <x:v>595770</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38337</x:v>
+        <x:v>38568</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="I37" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>22387</x:v>
+        <x:v>23026</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q37" s="4" t="s">
+      <x:c r="R37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="R37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>595770</x:v>
+        <x:v>595680</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37405</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
@@ -3377,66 +3375,66 @@
       <x:c r="T38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38432</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>593087</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
@@ -3475,64 +3473,64 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>595772</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -3549,51 +3547,51 @@
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -3606,208 +3604,210 @@
       <x:c r="U42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38432</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>588551</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>38568</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>23083</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>597741</x:v>
+        <x:v>604331</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38432</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>628816</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -3868,247 +3868,244 @@
       <x:c r="K47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22387</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>604331</x:v>
+        <x:v>556768</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>37405</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>23083</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>556768</x:v>
+        <x:v>547695</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>37405</x:v>
+        <x:v>38568</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>547695</x:v>
+        <x:v>597741</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38432</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>547727</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
@@ -4189,78 +4186,78 @@
       <x:c r="R52" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>627775</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>34858</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>575400</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
@@ -4494,51 +4491,51 @@
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -4554,51 +4551,51 @@
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -4769,51 +4766,51 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>632236</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22387</x:v>
@@ -4823,51 +4820,51 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>623306</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
@@ -4934,168 +4931,167 @@
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>604350</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>540870</x:v>
+        <x:v>604386</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
-      <x:c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>604386</x:v>
+        <x:v>540870</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5107,159 +5103,160 @@
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>547757</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>39514</x:v>
+        <x:v>38337</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>22254</x:v>
+        <x:v>22387</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>581440</x:v>
+        <x:v>547758</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38337</x:v>
+        <x:v>39514</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>22387</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>547758</x:v>
+        <x:v>581440</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5459,51 +5456,51 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>605645</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
@@ -5516,51 +5513,51 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>606940</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39514</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5575,64 +5572,64 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>547432</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -5915,51 +5912,51 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>588517</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22387</x:v>
@@ -5969,51 +5966,51 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>623308</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38337</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
@@ -6083,121 +6080,121 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>547830</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>23026</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>595678</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -6368,136 +6365,136 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>595771</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>23083</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>595523</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38568</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>23026</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>595679</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>