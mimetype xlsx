--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -377,56 +377,56 @@
   <x:si>
     <x:t>Autre public , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Montage câblage électrique</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP intégrateur câbleur aéronautique</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel technicien d'équipement et d'exploitation en électricité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Performance énergétique bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Installateur de systèmes photovoltaïques </x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Installation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
@@ -596,54 +596,54 @@
   <x:si>
     <x:t>05/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP aéronautique option structures</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>CAP aéronautique option avionique</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro aéronautique option structure</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro aéronautique option avionique</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>bac pro aéronautique option structure</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -2423,164 +2423,164 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>629803</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>605627</x:v>
+        <x:v>500914</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>500914</x:v>
+        <x:v>605627</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>72</x:v>
@@ -2657,51 +2657,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>605629</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>72</x:v>
@@ -2715,51 +2715,51 @@
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>500912</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -4440,51 +4440,51 @@
       <x:c r="K60" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>595905</x:v>
+        <x:v>595908</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -4494,51 +4494,51 @@
       <x:c r="K61" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>595908</x:v>
+        <x:v>595905</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 