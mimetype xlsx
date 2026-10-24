--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -644,93 +644,93 @@
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent de Trafic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Aéro Formations - Camas Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Personnel au sol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent d'escale commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agent d'accompagnement des passagers en situation d'handicap</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Aéro Formations - Camas Formation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>permanente</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/11/2025 00:00:00</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent d'escale et Stage Préparation et examen TOEIC</x:t>
   </x:si>
   <x:si>
     <x:t>Horizons Academy</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent d'escale</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
@@ -4262,512 +4262,512 @@
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>578972</x:v>
+        <x:v>584271</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="S54" s="14" t="n">
+        <x:v>577586</x:v>
+      </x:c>
+      <x:c r="T54" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="S54" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>577586</x:v>
+        <x:v>578972</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>645215</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>645216</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>645207</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>639821</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>639817</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>639819</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38225</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31854</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>574079</x:v>
       </x:c>
@@ -4780,51 +4780,51 @@
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38225</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31854</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>611968</x:v>
       </x:c>
@@ -5097,108 +5097,108 @@
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>552421</x:v>
+        <x:v>607761</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>645162</x:v>
+        <x:v>645161</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>241</x:v>
@@ -5213,51 +5213,51 @@
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>607761</x:v>
+        <x:v>607762</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -5270,57 +5270,57 @@
       <x:c r="K71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>645161</x:v>
+        <x:v>552423</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -5329,114 +5329,114 @@
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>607762</x:v>
+        <x:v>552421</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>552423</x:v>
+        <x:v>645162</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -5489,51 +5489,51 @@
       <x:c r="F75" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>644705</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>