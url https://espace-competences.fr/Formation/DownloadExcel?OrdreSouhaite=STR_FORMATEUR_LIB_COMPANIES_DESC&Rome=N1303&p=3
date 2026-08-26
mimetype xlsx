--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -311,68 +311,68 @@
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Jeanne d'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro logistique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Henri Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro métiers de la logistique (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ogec Henri Leroy</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro logistique (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BTSA technico-commercial option univers jardins et animaux de compagnie </x:t>
   </x:si>
   <x:si>
     <x:t>MFR Rousset</x:t>
   </x:si>
   <x:si>
     <x:t>13790</x:t>
   </x:si>
   <x:si>
     <x:t>Vente produit alimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>ROUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA technico-commercial option biens et services pour l'agriculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Sainte Victoire</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
@@ -626,194 +626,194 @@
   <x:si>
     <x:t>LP Galliéni Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
+    <x:t>Legta de Gap - Lycée Agricole des Hautes Alpes Les Emeyères</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
     <x:t>BP option industries alimentaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Legta de Gap - Lycée Agricole des Hautes Alpes Les Emeyères</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BTSA technico-commercial option produits de la filière forêt bois (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>La gestion des approvisionnements</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
-    <x:t>03/23/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
+    <x:t>Mastère européen Logistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bachelor européen Supply Chain</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Mastère européen Logistique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
+    <x:t>09/18/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable opérationnel de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/18/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut Aéro Formations - Camas Formation</x:t>
   </x:si>
   <x:si>
     <x:t>93290</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Aéro Formations - Camas Formation - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Aéro Formations - Camas Formation - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre Professionnel Technicien supérieur en méthodes et exploitation logistique</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Logistique</x:t>
   </x:si>
   <x:si>
     <x:t>G et L Formation - Luc Grzesiak - Cftl Transformation</x:t>
   </x:si>
   <x:si>
     <x:t>41500</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
@@ -851,122 +851,122 @@
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2024 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cursus logistique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
+    <x:t>06/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cursus logistique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/11/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Préparateur de commandes - Cariste polyvalent</x:t>
   </x:si>
   <x:si>
     <x:t>Ethic Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Municipal de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
@@ -1016,105 +1016,105 @@
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien supérieur en méthodes et exploitation logistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Technicien supérieur en méthodes et exploitation logistique</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
+    <x:t>Aftral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable en logistique (Apprentissage)</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Sorgues - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Sainte Tulle - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Saint Martin de Crau - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
@@ -2624,403 +2624,403 @@
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>556873</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>40687</x:v>
+        <x:v>38302</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>609687</x:v>
+        <x:v>556851</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38302</x:v>
+        <x:v>40687</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>507274</x:v>
+        <x:v>609687</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>40687</x:v>
+        <x:v>38302</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>609684</x:v>
+        <x:v>507274</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>609686</x:v>
+        <x:v>609684</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>38302</x:v>
+        <x:v>40687</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>556850</x:v>
+        <x:v>609686</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>556851</x:v>
+        <x:v>556850</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3220,51 +3220,51 @@
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>555749</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
@@ -3280,51 +3280,51 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>545410</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
@@ -3384,57 +3384,57 @@
       <x:c r="K29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>550661</x:v>
+        <x:v>505982</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
@@ -3443,57 +3443,57 @@
       <x:c r="K30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>505982</x:v>
+        <x:v>550661</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -5040,51 +5040,51 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>594198</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
@@ -5952,700 +5952,700 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>592330</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q74" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q74" s="16" t="s">
+      <x:c r="R74" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R74" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>549858</x:v>
+        <x:v>549874</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q75" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q75" s="4" t="s">
+      <x:c r="R75" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>549875</x:v>
+        <x:v>549877</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q76" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q76" s="16" t="s">
+      <x:c r="R76" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>549878</x:v>
+        <x:v>605841</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q77" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q77" s="4" t="s">
+      <x:c r="R77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>605841</x:v>
+        <x:v>549858</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q78" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q78" s="16" t="s">
+      <x:c r="R78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>605842</x:v>
+        <x:v>549875</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q79" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q79" s="4" t="s">
+      <x:c r="R79" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R79" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>605846</x:v>
+        <x:v>549878</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q80" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q80" s="16" t="s">
+      <x:c r="R80" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>549873</x:v>
+        <x:v>605842</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q81" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q81" s="4" t="s">
+      <x:c r="R81" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R81" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>605848</x:v>
+        <x:v>605846</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q82" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q82" s="16" t="s">
+      <x:c r="R82" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>549874</x:v>
+        <x:v>549873</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q83" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q83" s="4" t="s">
+      <x:c r="R83" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="R83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>549877</x:v>
+        <x:v>605848</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q84" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="Q84" s="16" t="s">
+      <x:c r="R84" s="14" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>605850</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>193</x:v>
@@ -6703,117 +6703,117 @@
         <x:v>193</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="S86" s="14" t="n">
+        <x:v>624464</x:v>
+      </x:c>
+      <x:c r="T86" s="16" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>624464</x:v>
+        <x:v>624612</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
@@ -6830,51 +6830,51 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>560171</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
@@ -6931,51 +6931,51 @@
       <x:c r="K90" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>523170</x:v>
+        <x:v>523235</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>205</x:v>
@@ -6983,349 +6983,350 @@
       <x:c r="K91" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>523235</x:v>
+        <x:v>523170</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>549219</x:v>
+        <x:v>588301</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>39106</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>31845</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>635216</x:v>
+        <x:v>633979</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>38365</x:v>
+        <x:v>39106</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>31834</x:v>
+        <x:v>31845</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>614683</x:v>
+        <x:v>635216</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>588301</x:v>
+        <x:v>549219</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>190</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s"/>
+      <x:c r="E96" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>633979</x:v>
+        <x:v>614683</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -7522,442 +7523,442 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>594197</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>37277</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>597593</x:v>
+        <x:v>601065</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>615154</x:v>
+        <x:v>621847</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>615155</x:v>
+        <x:v>621848</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>38365</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>31834</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>601066</x:v>
+        <x:v>597593</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>606273</x:v>
+        <x:v>615154</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37277</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>507616</x:v>
+        <x:v>615155</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>601065</x:v>
+        <x:v>601066</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
@@ -7969,117 +7970,117 @@
       <x:c r="J108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>621847</x:v>
+        <x:v>606273</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>38365</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>31834</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>621848</x:v>
+        <x:v>507616</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -8151,51 +8152,51 @@
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>601067</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
@@ -8334,51 +8335,51 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>549470</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>31663</x:v>
@@ -8388,51 +8389,51 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>598122</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
@@ -9058,51 +9059,51 @@
       <x:c r="L127" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>605542</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
@@ -9291,936 +9292,931 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>613304</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>36237</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>613291</x:v>
+        <x:v>557323</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>613293</x:v>
+        <x:v>557324</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>613295</x:v>
+        <x:v>613292</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>613296</x:v>
+        <x:v>613306</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>613297</x:v>
+        <x:v>613291</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>613298</x:v>
+        <x:v>613293</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>613299</x:v>
+        <x:v>613295</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>613300</x:v>
+        <x:v>613296</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>37277</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>613307</x:v>
+        <x:v>613297</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>37277</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>613310</x:v>
+        <x:v>613298</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37277</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>613312</x:v>
+        <x:v>613299</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>37277</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>613314</x:v>
+        <x:v>613300</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>557335</x:v>
+        <x:v>613307</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>557336</x:v>
+        <x:v>613310</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>36237</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>605541</x:v>
+        <x:v>613312</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
-      <x:c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>497657</x:v>
+        <x:v>613314</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U147" s="4" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -10229,287 +10225,292 @@
       <x:c r="K148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>557591</x:v>
+        <x:v>497657</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="U148" s="16" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>557323</x:v>
+        <x:v>557591</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="U149" s="4" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>557324</x:v>
+        <x:v>557335</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>613292</x:v>
+        <x:v>557336</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>190</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>37277</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>613306</x:v>
+        <x:v>605541</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31721</x:v>
@@ -10519,51 +10520,51 @@
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>613290</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>207</x:v>
@@ -10630,294 +10631,294 @@
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>613313</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>634280</x:v>
+        <x:v>630156</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>630155</x:v>
+        <x:v>634280</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>634260</x:v>
+        <x:v>630155</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>634262</x:v>
+        <x:v>634260</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>630156</x:v>
+        <x:v>634262</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>286</x:v>
@@ -11397,57 +11398,57 @@
       <x:c r="K169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>556542</x:v>
+        <x:v>607718</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>162</x:v>
@@ -11458,57 +11459,57 @@
       <x:c r="K170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>607718</x:v>
+        <x:v>556542</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -11521,51 +11522,51 @@
       <x:c r="L171" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>556523</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
@@ -11577,51 +11578,51 @@
       <x:c r="K172" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>581830</x:v>
+        <x:v>544551</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
@@ -11634,116 +11635,116 @@
       <x:c r="K173" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>527718</x:v>
+        <x:v>544552</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>37277</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>579285</x:v>
+        <x:v>579284</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="U174" s="16" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -11809,289 +11810,289 @@
       <x:c r="K176" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>581832</x:v>
+        <x:v>527718</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>544551</x:v>
+        <x:v>579285</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>37277</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>544552</x:v>
+        <x:v>581830</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>579284</x:v>
+        <x:v>581832</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>36237</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>544536</x:v>
+        <x:v>579147</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -12101,54 +12102,54 @@
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>581823</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
@@ -12157,224 +12158,224 @@
       <x:c r="K182" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>579147</x:v>
+        <x:v>581825</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>579146</x:v>
+        <x:v>581824</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>37277</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>544537</x:v>
+        <x:v>579146</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>527691</x:v>
+        <x:v>544537</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
@@ -12389,658 +12390,658 @@
       <x:c r="K186" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>581825</x:v>
+        <x:v>527691</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>581824</x:v>
+        <x:v>544536</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>38945</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>31663</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>602989</x:v>
+        <x:v>548926</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38365</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I189" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>31834</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>548926</x:v>
+        <x:v>548968</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>38365</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>31834</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>603250</x:v>
+        <x:v>602993</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>37277</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I191" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>602993</x:v>
+        <x:v>603250</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>37277</x:v>
+        <x:v>38945</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>548968</x:v>
+        <x:v>602989</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>37277</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I193" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>602939</x:v>
+        <x:v>603253</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>38365</x:v>
+        <x:v>36237</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>31834</x:v>
+        <x:v>31721</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>603253</x:v>
+        <x:v>602934</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>36237</x:v>
+        <x:v>38945</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I195" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="I195" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>31721</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>602934</x:v>
+        <x:v>602921</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>38945</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>602921</x:v>
+        <x:v>602939</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I197" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
@@ -13051,55 +13052,55 @@
         <x:v>602924</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
@@ -13109,54 +13110,54 @@
       <x:c r="S198" s="14" t="n">
         <x:v>548969</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I199" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
@@ -13167,55 +13168,55 @@
         <x:v>602937</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13225,54 +13226,54 @@
       <x:c r="S200" s="14" t="n">
         <x:v>548928</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I201" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13283,55 +13284,55 @@
         <x:v>612074</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13341,113 +13342,113 @@
       <x:c r="S202" s="14" t="n">
         <x:v>603252</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I203" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>602936</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38945</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -13457,54 +13458,54 @@
       <x:c r="S204" s="14" t="n">
         <x:v>602919</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I205" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -13515,55 +13516,55 @@
         <x:v>548970</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -13573,54 +13574,54 @@
       <x:c r="S206" s="14" t="n">
         <x:v>603248</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I207" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -13677,123 +13678,123 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>611506</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38302</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I209" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>548924</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40687</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -13842,77 +13843,77 @@
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>583947</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
@@ -13922,170 +13923,170 @@
       <x:c r="S212" s="14" t="n">
         <x:v>602925</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I213" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="R213" s="0" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>603247</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="R214" s="14" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>548931</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I215" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
@@ -14096,55 +14097,55 @@
         <x:v>548966</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
@@ -14154,229 +14155,229 @@
       <x:c r="S216" s="14" t="n">
         <x:v>602928</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I217" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>548933</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>38365</x:v>
+        <x:v>37277</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>31834</x:v>
+        <x:v>31663</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>603251</x:v>
+        <x:v>602938</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>37277</x:v>
+        <x:v>38365</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I219" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>31663</x:v>
+        <x:v>31834</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>602938</x:v>
+        <x:v>603251</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -14386,54 +14387,54 @@
       <x:c r="S220" s="14" t="n">
         <x:v>564092</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I221" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -14444,55 +14445,55 @@
         <x:v>548927</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -14502,54 +14503,54 @@
       <x:c r="S222" s="14" t="n">
         <x:v>616732</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="I223" s="4" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -14560,55 +14561,55 @@
         <x:v>616733</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>108</x:v>
       </x:c>