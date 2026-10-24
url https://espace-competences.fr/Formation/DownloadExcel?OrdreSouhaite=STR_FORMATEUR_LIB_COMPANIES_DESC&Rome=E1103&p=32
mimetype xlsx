--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -1526,59 +1526,59 @@
   <x:si>
     <x:t>Lycée Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Paul Cézanne</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Bristol</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication omnicanal (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de direction (Apprentissage)</x:t>
@@ -1679,62 +1679,62 @@
   <x:si>
     <x:t>08/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de projet marketing communication (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de projet marketing communication</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Designer graphique</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable de projet marketing communication (préparation également possible par Bloc(s) de compétences)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bachelor Européen Communication</x:t>
   </x:si>
   <x:si>
     <x:t>Communication externe</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère Européen communication stratégies publicitaires et communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication (Contrat de Professionnalisation)</x:t>
@@ -2039,68 +2039,68 @@
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing digital stratégique et opérationnel (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel graphiste bloc de compétences 1 Concevoir et réaliser des compositions graphiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/17/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de projet évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing digital stratégique et opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste multimédia (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
@@ -2270,56 +2270,56 @@
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>designer en communication graphique éco-responsable</x:t>
   </x:si>
   <x:si>
     <x:t>École Supérieure de Design Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>ESDAC</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
+    <x:t>chargé de marketing digital et e-commerce</x:t>
+  </x:si>
+  <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>chargé de marketing digital et e-commerce</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
   </x:si>
   <x:si>
     <x:t>83120</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>manager du marketing et de la communication</x:t>
   </x:si>
   <x:si>
     <x:t>EMD École de management</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>EMD Ecole de management</x:t>
@@ -2807,74 +2807,74 @@
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>B.Factory School</x:t>
   </x:si>
   <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues étrangères appliquées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention traduction et interprétation</x:t>
   </x:si>
   <x:si>
-    <x:t>Avignon Université</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Traduction</x:t>
   </x:si>
   <x:si>
-    <x:t>84029</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention culture et communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention langues étrangères appliquées</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention histoire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention traduction et interprétation</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention science politique</x:t>
   </x:si>
   <x:si>
     <x:t>Politique publique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
@@ -3041,57 +3041,57 @@
   <x:si>
     <x:t>Licence mention philosophie parcours philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours italien</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Cannes</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention histoire parcours Afrique, Monde arabe, Mondes musulmans (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours arabe</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Master mention histoire parcours Afrique, Monde arabe, Mondes musulmans (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres modernes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours coréen</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention lettres parcours monde du livre</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours japonais</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - allemand</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours coopération linguistique et éducative</x:t>
   </x:si>
@@ -17219,173 +17219,173 @@
       <x:c r="K240" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>535013</x:v>
+        <x:v>551013</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>36982</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>550944</x:v>
+        <x:v>535013</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>551013</x:v>
+        <x:v>550944</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -18161,243 +18161,245 @@
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>558732</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
+      <x:c r="E257" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>649938</x:v>
+        <x:v>556421</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>107</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
-      <x:c r="E258" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>486</x:v>
-[...1 lines deleted...]
-      <x:c r="H258" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
+      <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>556421</x:v>
+        <x:v>649938</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H259" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>608180</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H260" s="14" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -18410,54 +18412,54 @@
       <x:c r="S260" s="14" t="n">
         <x:v>556420</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -18471,54 +18473,54 @@
         <x:v>608179</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H262" s="14" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
@@ -18531,54 +18533,54 @@
       <x:c r="S262" s="14" t="n">
         <x:v>556419</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H263" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
@@ -18813,159 +18815,159 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>632805</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>650928</x:v>
+        <x:v>598947</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>598947</x:v>
+        <x:v>598950</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
@@ -18974,57 +18976,57 @@
       <x:c r="K270" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>598950</x:v>
+        <x:v>650928</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -20426,223 +20428,223 @@
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>604680</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>41430</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>521664</x:v>
+        <x:v>604679</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>36298</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>521688</x:v>
+        <x:v>521664</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>41430</x:v>
+        <x:v>36298</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>604679</x:v>
+        <x:v>521688</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>36</x:v>
@@ -20869,57 +20871,57 @@
       <x:c r="K303" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>545156</x:v>
+        <x:v>607849</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>546</x:v>
@@ -20930,57 +20932,57 @@
       <x:c r="K304" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>607849</x:v>
+        <x:v>545156</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -20990,57 +20992,57 @@
       <x:c r="K305" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>607861</x:v>
+        <x:v>640054</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>489</x:v>
@@ -21051,57 +21053,57 @@
       <x:c r="K306" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>545141</x:v>
+        <x:v>607861</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -21111,57 +21113,57 @@
       <x:c r="K307" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>640054</x:v>
+        <x:v>545141</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
@@ -21521,114 +21523,117 @@
       <x:c r="K314" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>608100</x:v>
+        <x:v>556974</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
+      <x:c r="E315" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>608102</x:v>
+        <x:v>549279</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
@@ -21637,117 +21642,114 @@
       <x:c r="K316" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>556974</x:v>
+        <x:v>608100</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
-      <x:c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>549279</x:v>
+        <x:v>608102</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>551</x:v>
@@ -21890,397 +21892,396 @@
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>602578</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
-      <x:c r="E321" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>549264</x:v>
+        <x:v>633994</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>608140</x:v>
+        <x:v>610971</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>635210</x:v>
+        <x:v>633864</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
-      <x:c r="E324" s="14" t="s"/>
+      <x:c r="E324" s="14" t="s">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>633994</x:v>
+        <x:v>549264</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>610971</x:v>
+        <x:v>608140</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>633864</x:v>
+        <x:v>635210</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
@@ -22600,269 +22601,269 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>612447</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>637123</x:v>
+        <x:v>643478</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>643478</x:v>
+        <x:v>616988</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>616988</x:v>
+        <x:v>637127</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>637127</x:v>
+        <x:v>637123</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
@@ -26271,430 +26272,429 @@
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>609144</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>38018</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>579002</x:v>
+        <x:v>565252</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>38018</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>616981</x:v>
+        <x:v>579002</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>39249</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>46340</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>638811</x:v>
+        <x:v>616981</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
-        <x:v>36905</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>584313</x:v>
+        <x:v>638811</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>36905</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
-      <x:c r="E401" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>608962</x:v>
+        <x:v>584313</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
-      <x:c r="E402" s="14" t="s"/>
+      <x:c r="E402" s="14" t="s">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>564094</x:v>
+        <x:v>608962</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>565252</x:v>
+        <x:v>564094</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -27347,367 +27347,367 @@
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>616856</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H416" s="14" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>606260</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H417" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>553978</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H418" s="14" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>598433</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>606259</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>554763</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H421" s="0" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>554761</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
@@ -31362,154 +31362,154 @@
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>649928</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>649923</x:v>
+        <x:v>645987</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>645987</x:v>
+        <x:v>649923</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -33589,51 +33589,51 @@
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>555775</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>27</x:v>
@@ -39078,697 +39078,697 @@
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>598967</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>39280</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="I623" s="4" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="I623" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J623" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>15231</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="P623" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="Q623" s="4" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="R623" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="P623" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>642007</x:v>
+        <x:v>645829</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="S624" s="14" t="n">
+        <x:v>642709</x:v>
+      </x:c>
+      <x:c r="T624" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="U624" s="16" t="s">
         <x:v>916</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
-        <x:v>38204</x:v>
+        <x:v>39280</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>915</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>915</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>650222</x:v>
+        <x:v>642007</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="Q626" s="16" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="Q626" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>645534</x:v>
+        <x:v>645822</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>38204</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="I627" s="4" t="s">
         <x:v>913</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="Q627" s="4" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="Q627" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>642709</x:v>
+        <x:v>650222</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>919</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="Q628" s="16" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="Q628" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>645829</x:v>
+        <x:v>645534</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="I629" s="4" t="s">
         <x:v>913</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>915</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="Q629" s="4" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="Q629" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>646239</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="P630" s="14" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="Q630" s="16" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="R630" s="14" t="s">
         <x:v>914</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>916</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>645553</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="I631" s="4" t="s">
         <x:v>913</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>915</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="Q631" s="4" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="Q631" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>645518</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38183</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>915</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="Q632" s="16" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="Q632" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>650277</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="I633" s="4" t="s">
         <x:v>913</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>915</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="Q633" s="4" t="s">
         <x:v>913</x:v>
       </x:c>
-      <x:c r="Q633" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>650287</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>913</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>633476</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
@@ -40962,51 +40962,51 @@
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>914</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>645554</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
@@ -43827,272 +43827,272 @@
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>644942</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
-        <x:v>39173</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
-        <x:v>15254</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>640074</x:v>
+        <x:v>639514</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>640077</x:v>
+        <x:v>640074</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>991</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="I708" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
-        <x:v>632467</x:v>
+        <x:v>640077</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
-        <x:v>40794</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>639514</x:v>
+        <x:v>632467</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="I710" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
@@ -46250,164 +46250,164 @@
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
         <x:v>644940</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I748" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K748" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
-        <x:v>556088</x:v>
+        <x:v>644938</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
-        <x:v>39741</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="E749" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
-        <x:v>644938</x:v>
+        <x:v>644984</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
         <x:v>256</x:v>
@@ -46418,57 +46418,57 @@
       <x:c r="K750" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
-        <x:v>644984</x:v>
+        <x:v>556088</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="E751" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H751" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>256</x:v>
       </x:c>