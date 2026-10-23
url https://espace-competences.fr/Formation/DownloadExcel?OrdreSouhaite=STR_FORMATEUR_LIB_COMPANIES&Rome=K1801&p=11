--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -368,110 +368,110 @@
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller en insertion professionnelle (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/31/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale du travail et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
@@ -620,80 +620,80 @@
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Amac Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Bénéficiaire du RSA , Demandeur d'emploi , Public en emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/13/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur d'inclusion sociale, médico-sociale et professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Adaptation sociale</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'entreprise d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Économie sociale</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
@@ -713,149 +713,149 @@
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association du Centre d'Orientation de Psychologie Appliquée et de Documentation</x:t>
   </x:si>
   <x:si>
     <x:t>ACOPAD</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>07/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/28/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour l'Education Cognitive et le Développement</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
+    <x:t>07/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel conseiller en insertion professionnelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Atelier Hepta - Ketty Turron</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur d'adultes (DUFA)</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>Conception action formation</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
@@ -1034,74 +1034,74 @@
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var Formation Professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPRO</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
-    <x:t>04/27/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
@@ -1151,59 +1151,59 @@
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
   </x:si>
   <x:si>
     <x:t>IFASAD</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention métiers de la GRH : formation, compétences et emploi parcours gestion des ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Paul Cézanne</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Louis Blériot</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la GRH : formation, compétences et emploi (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
@@ -1340,75 +1340,75 @@
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/25/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/07/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Progress Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>Sabine Jourdois</x:t>
   </x:si>
   <x:si>
     <x:t>Femme , Profession libérale , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
@@ -3067,289 +3067,289 @@
       <x:c r="J19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>626513</x:v>
+        <x:v>609876</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>546558</x:v>
+        <x:v>585752</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>575422</x:v>
+        <x:v>626513</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>609876</x:v>
+        <x:v>546558</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="S23" s="0" t="n">
+        <x:v>575422</x:v>
+      </x:c>
+      <x:c r="T23" s="4" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
@@ -3361,230 +3361,230 @@
       <x:c r="K24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>610041</x:v>
+        <x:v>626217</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>626217</x:v>
+        <x:v>575503</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>575503</x:v>
+        <x:v>610041</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>566781</x:v>
+        <x:v>626591</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -3593,114 +3593,114 @@
       <x:c r="K28" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>610042</x:v>
+        <x:v>566781</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>626591</x:v>
+        <x:v>610042</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="U29" s="4" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
@@ -3712,54 +3712,54 @@
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>546592</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -3828,54 +3828,54 @@
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>575504</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -4111,60 +4111,60 @@
       <x:c r="J37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>586050</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>62</x:v>
@@ -4235,57 +4235,57 @@
       <x:c r="K39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>610267</x:v>
+        <x:v>632996</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>62</x:v>
@@ -4296,57 +4296,57 @@
       <x:c r="K40" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>632996</x:v>
+        <x:v>610267</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -5567,51 +5567,51 @@
       <x:c r="K62" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>622062</x:v>
+        <x:v>622063</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -5621,51 +5621,51 @@
       <x:c r="K63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>622065</x:v>
+        <x:v>622062</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
@@ -5678,51 +5678,51 @@
       <x:c r="K64" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>622067</x:v>
+        <x:v>622065</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -5732,51 +5732,51 @@
       <x:c r="K65" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>617176</x:v>
+        <x:v>622067</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
@@ -5789,51 +5789,51 @@
       <x:c r="K66" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>622063</x:v>
+        <x:v>617176</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -5906,51 +5906,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>15031</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>578322</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41817</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -6131,57 +6131,57 @@
       <x:c r="K72" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>626630</x:v>
+        <x:v>634407</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="U72" s="16" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -6197,54 +6197,54 @@
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>637168</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G74" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -6257,54 +6257,54 @@
       <x:c r="K74" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>634407</x:v>
+        <x:v>626630</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -6380,60 +6380,60 @@
       <x:c r="J76" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="S76" s="14" t="n">
+        <x:v>626628</x:v>
+      </x:c>
+      <x:c r="T76" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="S76" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T76" s="16" t="s">
+      <x:c r="U76" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -6443,60 +6443,60 @@
       <x:c r="J77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>626631</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G78" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -6506,60 +6506,60 @@
       <x:c r="J78" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>637169</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -6569,57 +6569,57 @@
       <x:c r="J79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>626628</x:v>
+        <x:v>637171</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G80" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -6632,57 +6632,57 @@
       <x:c r="J80" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>637171</x:v>
+        <x:v>637170</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -6701,51 +6701,51 @@
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>610118</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39695</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6812,51 +6812,51 @@
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>549793</x:v>
+        <x:v>601376</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>240</x:v>
@@ -6873,51 +6873,51 @@
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>601376</x:v>
+        <x:v>549793</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -7000,165 +7000,164 @@
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>581992</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
-      <x:c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>601375</x:v>
+        <x:v>641126</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s"/>
+      <x:c r="E88" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>641126</x:v>
+        <x:v>601375</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36202</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -7378,51 +7377,51 @@
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>644710</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
@@ -7539,54 +7538,54 @@
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>615077</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>49</x:v>
@@ -7801,51 +7800,51 @@
       <x:c r="J101" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>640277</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7860,51 +7859,51 @@
       <x:c r="J102" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>640278</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -7973,51 +7972,51 @@
       <x:c r="J104" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>600048</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -8086,108 +8085,108 @@
       <x:c r="J106" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>548175</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>600047</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
@@ -8200,51 +8199,51 @@
       <x:c r="J108" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>617714</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -8260,51 +8259,51 @@
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>617716</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -8422,51 +8421,51 @@
       <x:c r="J112" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>629908</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>308</x:v>
@@ -8853,114 +8852,105 @@
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>617154</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>79</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="S121" s="0" t="n">
+        <x:v>628155</x:v>
+      </x:c>
+      <x:c r="T121" s="4" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="U121" s="4" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -8970,54 +8960,54 @@
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>628156</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -9027,162 +9017,171 @@
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>618310</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>615140</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
+      <x:c r="E125" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>628155</x:v>
+        <x:v>612369</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G126" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -9198,54 +9197,54 @@
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>612368</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -9430,51 +9429,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>616186</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>36500</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9484,51 +9483,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>33060</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>651331</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>36500</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
@@ -9706,51 +9705,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>615364</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
@@ -9759,51 +9758,51 @@
       <x:c r="J136" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>599907</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9996,176 +9995,175 @@
       <x:c r="K140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>642357</x:v>
+        <x:v>630315</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>630315</x:v>
+        <x:v>573338</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>573338</x:v>
+        <x:v>573764</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
@@ -10175,176 +10173,175 @@
       <x:c r="K143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>573764</x:v>
+        <x:v>642357</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="U143" s="4" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s"/>
+      <x:c r="E144" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>573336</x:v>
+        <x:v>632344</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>632344</x:v>
+        <x:v>573372</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
@@ -10353,114 +10350,114 @@
       <x:c r="K146" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>573372</x:v>
+        <x:v>573373</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>573373</x:v>
+        <x:v>573336</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40303</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -10523,60 +10520,60 @@
       <x:c r="J149" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>617478</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40303</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>231</x:v>
@@ -10650,51 +10647,51 @@
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>617508</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
@@ -11325,51 +11322,51 @@
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>618073</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -11433,54 +11430,54 @@
       <x:c r="L165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>629125</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -11544,51 +11541,51 @@
       <x:c r="L167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>629129</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
@@ -11942,51 +11939,51 @@
       <x:c r="M174" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>617021</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -11996,51 +11993,51 @@
       <x:c r="M175" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>617024</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -12143,1020 +12140,1017 @@
         <x:v>289</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>617023</x:v>
+        <x:v>638612</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>629117</x:v>
+        <x:v>617023</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>629131</x:v>
+        <x:v>629134</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>629143</x:v>
+        <x:v>629135</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>638612</x:v>
+        <x:v>629137</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>629140</x:v>
+        <x:v>629117</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>629136</x:v>
+        <x:v>629131</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>629138</x:v>
+        <x:v>629143</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>629139</x:v>
+        <x:v>629140</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>629134</x:v>
+        <x:v>633967</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>629135</x:v>
+        <x:v>629136</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>629137</x:v>
+        <x:v>629138</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>633967</x:v>
+        <x:v>629139</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>629118</x:v>
+        <x:v>617022</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>629121</x:v>
+        <x:v>611429</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>629142</x:v>
+        <x:v>629118</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>611429</x:v>
+        <x:v>629121</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>601517</x:v>
+        <x:v>629142</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -13165,111 +13159,114 @@
       <x:c r="K196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>601519</x:v>
+        <x:v>601517</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>617022</x:v>
+        <x:v>601519</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -13279,51 +13276,51 @@
       <x:c r="L198" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>641114</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -13440,51 +13437,51 @@
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>617339</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -13551,51 +13548,51 @@
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>636157</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -13608,51 +13605,51 @@
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>638193</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -13719,51 +13716,51 @@
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>638722</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -13773,51 +13770,51 @@
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>638723</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -13830,51 +13827,51 @@
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>638726</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -13884,51 +13881,51 @@
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>638729</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -14052,54 +14049,54 @@
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>635971</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -14163,51 +14160,51 @@
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>636159</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -14217,51 +14214,51 @@
       <x:c r="L215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>626288</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -14328,51 +14325,51 @@
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>626291</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -14496,435 +14493,435 @@
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>617340</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>626289</x:v>
+        <x:v>635969</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>635969</x:v>
+        <x:v>638720</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>617336</x:v>
+        <x:v>638721</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>638720</x:v>
+        <x:v>638725</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>638721</x:v>
+        <x:v>617336</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>638725</x:v>
+        <x:v>626289</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>636160</x:v>
+        <x:v>623982</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
@@ -14934,114 +14931,114 @@
       <x:c r="J228" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>623982</x:v>
+        <x:v>636161</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>636161</x:v>
+        <x:v>636160</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>135</x:v>
@@ -15052,57 +15049,57 @@
       <x:c r="K230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>603406</x:v>
+        <x:v>603408</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -15112,57 +15109,57 @@
       <x:c r="K231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>554813</x:v>
+        <x:v>603406</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>135</x:v>
@@ -15173,54 +15170,54 @@
       <x:c r="K232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>603407</x:v>
+        <x:v>554813</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -15233,57 +15230,57 @@
       <x:c r="K233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>510681</x:v>
+        <x:v>603407</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35376</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>135</x:v>
@@ -15294,172 +15291,174 @@
       <x:c r="K234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>554871</x:v>
+        <x:v>510681</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>39694</x:v>
+        <x:v>35376</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
+      <x:c r="E235" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>11029</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>645680</x:v>
+        <x:v>554871</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>35376</x:v>
+        <x:v>39694</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>11029</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>603408</x:v>
+        <x:v>645680</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>39696</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>150</x:v>
       </x:c>