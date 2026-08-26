--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -203,74 +203,74 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien d'intervention en chauffage, climatisation, sanitaire et énergies renouvelables</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Performance énergétique bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>11/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/29/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/03/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien d'intervention en chauffage, climatisation, sanitaire et énergies renouvelables (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
@@ -686,84 +686,84 @@
   <x:si>
     <x:t>03/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aide installateur de pompes à chaleur (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>POEC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel technicien de maintenance CVC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Installation et maintenance de pompes à chaleur + habilitations fluides frigorigènes (FTJ)</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de maintenance CVC (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Régulation climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
@@ -1478,51 +1478,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>623888</x:v>
+        <x:v>629338</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
@@ -1537,51 +1537,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>623887</x:v>
+        <x:v>629339</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1594,51 +1594,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>629338</x:v>
+        <x:v>623888</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
@@ -1653,51 +1653,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>629339</x:v>
+        <x:v>623887</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1772,54 +1772,54 @@
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>629360</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -1829,54 +1829,54 @@
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>624024</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -1888,54 +1888,54 @@
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>624025</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -2004,54 +2004,54 @@
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>629361</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2185,51 +2185,51 @@
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>629648</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>56</x:v>
@@ -3811,57 +3811,57 @@
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>601014</x:v>
+        <x:v>551898</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>135</x:v>
@@ -3872,57 +3872,57 @@
       <x:c r="K44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>551898</x:v>
+        <x:v>601014</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -5516,57 +5516,57 @@
       <x:c r="K75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>550194</x:v>
+        <x:v>605754</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>127</x:v>
@@ -5577,57 +5577,57 @@
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>550195</x:v>
+        <x:v>550194</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
@@ -5637,54 +5637,54 @@
       <x:c r="K77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>605754</x:v>
+        <x:v>550195</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>126</x:v>
@@ -5886,479 +5886,480 @@
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>635450</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C82" s="15" t="s"/>
+      <x:c r="C82" s="15" t="n">
+        <x:v>38748</x:v>
+      </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...2 lines deleted...]
-      <x:c r="F82" s="14" t="s">
+      <x:c r="E82" s="14" t="s"/>
+      <x:c r="F82" s="14" t="s"/>
+      <x:c r="G82" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="G82" s="14" t="s">
+      <x:c r="H82" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="H82" s="14" t="s">
+      <x:c r="I82" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="I82" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="J82" s="14" t="s"/>
+      <x:c r="J82" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>22675</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="Q82" s="16" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="R82" s="14" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="S82" s="14" t="n">
+        <x:v>580602</x:v>
+      </x:c>
+      <x:c r="T82" s="16" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="U82" s="16" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s"/>
+      <x:c r="D83" s="3" t="s"/>
+      <x:c r="E83" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C83" s="3" t="n">
-[...6 lines deleted...]
-      <x:c r="H83" s="0" t="s">
+      <x:c r="I83" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="I83" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>22635</x:v>
+        <x:v>22675</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>580602</x:v>
+        <x:v>614735</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38744</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22607</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>565904</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>634443</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>629789</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>634442</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>614734</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38079</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6366,51 +6367,51 @@
         <x:v>230</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>636900</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G90" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>31</x:v>
@@ -6463,51 +6464,51 @@
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22671</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>629381</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38079</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>218</x:v>
       </x:c>