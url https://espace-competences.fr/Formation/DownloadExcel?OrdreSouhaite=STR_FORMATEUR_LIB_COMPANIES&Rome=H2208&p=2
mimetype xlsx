--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -194,62 +194,62 @@
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>formation mixte</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>CAP arts du bois option tourneur</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Tournage sur Bois Jean-François Escoulen</x:t>
   </x:si>
   <x:si>
     <x:t>83630</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Tournage bois</x:t>
   </x:si>
   <x:si>
     <x:t>AIGUINES</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
@@ -305,78 +305,78 @@
   <x:si>
     <x:t>84250</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Menuiserie agencement</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOR</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>ébéniste</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP ébéniste</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMA ébéniste (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BMA ébéniste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité ébéniste</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
@@ -1187,187 +1187,187 @@
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>552726</x:v>
+        <x:v>607551</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>607551</x:v>
+        <x:v>552726</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>607552</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
@@ -1760,441 +1760,442 @@
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>595110</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>548883</x:v>
+        <x:v>618915</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
+      <x:c r="E17" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>618915</x:v>
+        <x:v>499410</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>37538</x:v>
+        <x:v>37494</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>499410</x:v>
+        <x:v>548865</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="U18" s="16" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>599705</x:v>
+        <x:v>599704</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>548865</x:v>
+        <x:v>599705</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>37494</x:v>
+        <x:v>37538</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>599704</x:v>
+        <x:v>548883</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>599849</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37494</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -2224,51 +2225,51 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>552671</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
@@ -2614,51 +2615,51 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>595566</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>45582</x:v>