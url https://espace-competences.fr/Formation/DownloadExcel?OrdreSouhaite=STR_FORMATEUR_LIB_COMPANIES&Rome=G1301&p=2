--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -386,71 +386,71 @@
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise touristique</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable des activités du tourisme et des voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tourisme affaires</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des activités du tourisme et des voyages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable des activités de tourisme et d'événementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des activités du tourisme et des voyages</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
@@ -644,65 +644,65 @@
   <x:si>
     <x:t>manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>École supérieure de commerce et d'administration des entreprises du tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>ESCAET</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable des activités de tourisme et d'événementiel</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>ESID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
-    <x:t>83600</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
-    <x:t>ESID</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
@@ -815,66 +815,66 @@
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Communication professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de projet évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel conseiller vendeur en voyages (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
+    <x:t>06/16/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
@@ -2220,136 +2220,136 @@
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>601355</x:v>
+        <x:v>549773</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>549773</x:v>
+        <x:v>601355</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2835,156 +2835,159 @@
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>549684</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>37502</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>42625</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>574717</x:v>
+        <x:v>622093</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>38491</x:v>
+        <x:v>41771</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>42625</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>622093</x:v>
+        <x:v>632848</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>96</x:v>
@@ -2998,114 +3001,111 @@
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>599646</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>41771</x:v>
+        <x:v>37502</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42625</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>632848</x:v>
+        <x:v>574717</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>114</x:v>
@@ -4802,57 +4802,57 @@
       <x:c r="K53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>558181</x:v>
+        <x:v>607284</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -4861,57 +4861,57 @@
       <x:c r="K54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>607284</x:v>
+        <x:v>558181</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -5210,352 +5210,351 @@
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>556215</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>552318</x:v>
+        <x:v>594993</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>147</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s"/>
+      <x:c r="E62" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>594993</x:v>
+        <x:v>552316</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>552316</x:v>
+        <x:v>552318</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>605210</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>605212</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>196</x:v>
@@ -5569,51 +5568,51 @@
       <x:c r="S66" s="14" t="n">
         <x:v>605211</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -5890,51 +5889,51 @@
       <x:c r="J72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>545317</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6872,51 +6871,51 @@
       <x:c r="J89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>583808</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
@@ -7047,51 +7046,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>581758</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -7465,331 +7464,331 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>586209</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>37890</x:v>
+        <x:v>34927</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>42654</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>553358</x:v>
+        <x:v>535405</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>607871</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>34927</x:v>
+        <x:v>37295</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>15004</x:v>
+        <x:v>42648</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>535405</x:v>
+        <x:v>607868</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>37295</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>42648</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>607868</x:v>
+        <x:v>607867</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>607867</x:v>
+        <x:v>553358</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -8909,114 +8908,114 @@
       <x:c r="K124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>550565</x:v>
+        <x:v>607946</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>607946</x:v>
+        <x:v>550565</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>288</x:v>
@@ -9650,175 +9649,177 @@
       <x:c r="J137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>605988</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>556264</x:v>
+        <x:v>595001</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
+      <x:c r="E139" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>595001</x:v>
+        <x:v>556264</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>67</x:v>
@@ -10525,54 +10526,54 @@
       <x:c r="K152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>607428</x:v>
+        <x:v>553827</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -10582,57 +10583,57 @@
       <x:c r="K153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>553827</x:v>
+        <x:v>607429</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
@@ -10641,57 +10642,57 @@
       <x:c r="K154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>607429</x:v>
+        <x:v>607428</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>