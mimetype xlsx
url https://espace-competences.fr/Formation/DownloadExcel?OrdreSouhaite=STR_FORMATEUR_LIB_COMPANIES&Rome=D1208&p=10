--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -263,161 +263,161 @@
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BP esthétique cosmétique parfumerie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage</x:t>
   </x:si>
   <x:si>
-    <x:t>BP esthétique cosmétique parfumerie (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie des Techniques du Maquillage Artistique</x:t>
   </x:si>
   <x:si>
     <x:t>ATMA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
+    <x:t>Cosmétique</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel pour photographie</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro esthétique, cosmétique, parfumerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro esthétique, cosmétique, parfumerie</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES LA BOCCA</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage mariage</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel et coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel haute couture et défilés</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
@@ -1049,80 +1049,80 @@
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
+    <x:t>Drainage lymphatique esthétique corps et visage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié de l'artisanat , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prothesie ongulaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Salarié , Salarié de l'artisanat , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + massages</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Particulier, individuel , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2026 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pochons d'herbes</x:t>
   </x:si>
   <x:si>
     <x:t>Massage esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>BP esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation hygiène et salubrité</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2024 00:00:00</x:t>
@@ -1172,62 +1172,62 @@
   <x:si>
     <x:t>03/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>SPA praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
@@ -1310,98 +1310,98 @@
   <x:si>
     <x:t>Formanails</x:t>
   </x:si>
   <x:si>
     <x:t>83260</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prothésiste ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA CRAU</x:t>
   </x:si>
   <x:si>
+    <x:t>12/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/08/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/03/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/06/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>04/12/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
@@ -1622,56 +1622,56 @@
   <x:si>
     <x:t>Socio Psycho esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique, cosmétique, parfumerie (cursus partiel)</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement en prothésie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Rehaussement de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils - méthode cil à cil</x:t>
   </x:si>
   <x:si>
     <x:t>Prothésie ongulaire (Gel, Résine, Nail art et Perfectionnement)</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/30/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + spécialisation soins du corps</x:t>
   </x:si>
   <x:si>
     <x:t>Prothésie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + maquillage + prothésie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Dermographie manuelle - Microblading</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils - méthode volume russe</x:t>
   </x:si>
   <x:si>
     <x:t>Nail Art</x:t>
   </x:si>
   <x:si>
     <x:t>Ktralongo - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
@@ -1712,59 +1712,59 @@
   <x:si>
     <x:t>L'Esthéticienne</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en maquillage permanent et prothésie ciliaire</x:t>
   </x:si>
   <x:si>
     <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Microneedling</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Blanchiment dentaire sans kit </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
   </x:si>
   <x:si>
-    <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maquillage permanent - MB BROWS Dermopigmentation des sourcils effet poudré</x:t>
   </x:si>
   <x:si>
     <x:t>Lm Créations Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13740</x:t>
   </x:si>
   <x:si>
     <x:t>LE ROVE</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction mammaires 3D hyperréalistes en silicone</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - COMBO 2 formations au choix sourcils, lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM LIPS Dermopigmentation des lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM BROWS Dermopigmentation des sourcils hyperréalistes</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Grawitz</x:t>
@@ -2093,129 +2093,129 @@
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pierres chaudes</x:t>
   </x:si>
   <x:si>
     <x:t>Temana</x:t>
   </x:si>
   <x:si>
     <x:t>31770</x:t>
   </x:si>
   <x:si>
     <x:t>Massage thaïlandais traditionnel au sol</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux bambous</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage aux pochons aromatiques de Provence et riz de Camargue</x:t>
+  </x:si>
+  <x:si>
     <x:t>Une Porte Vers Soi</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage aux pochons aromatiques de Provence et riz de Camargue</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bien-être et beauté du visage</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pierres froides</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pierres</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
+    <x:t>Vanessa Saboun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLAUCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Kobido</x:t>
+  </x:si>
+  <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
-    <x:t>Vanessa Saboun</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Vacuum therapy : lifting - modelage</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage massage réducteur</x:t>
   </x:si>
   <x:si>
     <x:t>Soin pré et post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique corps brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Radiofréquence lipocavitation et lipolaser (corps et visage) a visée esthetique et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
@@ -3848,293 +3848,293 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>651010</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>651012</x:v>
+        <x:v>601408</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="C20" s="15" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C20" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="J20" s="14" t="s"/>
+      <x:c r="J20" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>651014</x:v>
+        <x:v>601411</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
-      <x:c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>601408</x:v>
+        <x:v>651012</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="J22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>601411</x:v>
+        <x:v>651014</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -4241,2138 +4241,2140 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>651011</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>548749</x:v>
+        <x:v>601186</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>601186</x:v>
+        <x:v>601189</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>601189</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C29" s="3" t="s"/>
-[...9 lines deleted...]
-      </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>625256</x:v>
+        <x:v>598853</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>625265</x:v>
+        <x:v>625256</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>625284</x:v>
+        <x:v>625265</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="U31" s="4" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>632696</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>543888</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>598853</x:v>
+        <x:v>625284</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>598850</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>545950</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>598854</x:v>
+        <x:v>628567</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="U37" s="4" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="S38" s="14" t="n">
+        <x:v>625449</x:v>
+      </x:c>
+      <x:c r="T38" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="S38" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T38" s="16" t="s">
+      <x:c r="U38" s="16" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>628567</x:v>
+        <x:v>625450</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>625449</x:v>
+        <x:v>598854</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="U40" s="16" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>625450</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="U41" s="4" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>625263</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>625276</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>625293</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>625306</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>545948</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>622547</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>598867</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>625282</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>625283</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>632699</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>610908</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>622548</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>598851</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>598868</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>625275</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>625307</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>625254</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>625255</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>598849</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>625292</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>624785</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>124</x:v>
@@ -6426,51 +6428,51 @@
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>582079</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
@@ -6478,51 +6480,51 @@
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>582093</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
@@ -6533,103 +6535,103 @@
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>618835</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
@@ -6640,51 +6642,51 @@
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>582075</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
@@ -6692,106 +6694,106 @@
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>618836</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
@@ -6799,51 +6801,51 @@
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>582084</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
@@ -6854,103 +6856,103 @@
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>582097</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>582116</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
@@ -6961,265 +6963,265 @@
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>583442</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>582069</x:v>
+        <x:v>583432</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>582121</x:v>
+        <x:v>582069</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>583432</x:v>
+        <x:v>582121</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>582111</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
@@ -7488,100 +7490,100 @@
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>598381</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>591094</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
@@ -7590,100 +7592,100 @@
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>585889</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>581244</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
@@ -7692,51 +7694,51 @@
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>587106</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
@@ -7843,51 +7845,51 @@
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>587109</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
@@ -7914,114 +7916,114 @@
       <x:c r="K92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>611607</x:v>
+        <x:v>555011</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>555011</x:v>
+        <x:v>611607</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
@@ -8140,74 +8142,74 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>635902</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>598222</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
@@ -8279,51 +8281,51 @@
       <x:c r="E99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -8362,415 +8364,415 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>638217</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>601133</x:v>
+        <x:v>601132</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>568471</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>601134</x:v>
+        <x:v>601133</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>601132</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>568471</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -8932,82 +8934,82 @@
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>628607</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>621811</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
@@ -9118,51 +9120,51 @@
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>614770</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
@@ -9532,57 +9534,57 @@
       <x:c r="K121" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>610856</x:v>
+        <x:v>623738</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
@@ -9591,57 +9593,57 @@
       <x:c r="K122" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>623738</x:v>
+        <x:v>610856</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -9662,71 +9664,71 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>615771</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
@@ -9944,70 +9946,70 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>650735</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -10172,57 +10174,57 @@
       <x:c r="K132" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>605608</x:v>
+        <x:v>547258</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
@@ -10232,85 +10234,85 @@
       <x:c r="K133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>547258</x:v>
+        <x:v>605608</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -10662,131 +10664,131 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>607526</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>607537</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
@@ -11327,131 +11329,131 @@
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>553212</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>553199</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -11993,51 +11995,51 @@
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>609025</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
@@ -12046,51 +12048,51 @@
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>609026</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
@@ -12163,51 +12165,51 @@
       <x:c r="L166" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>640133</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>34</x:v>
@@ -12352,51 +12354,51 @@
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>617373</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
@@ -12693,559 +12695,558 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>649982</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>599118</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C178" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="J178" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>500906</x:v>
+        <x:v>640017</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>640017</x:v>
+        <x:v>614399</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>332</x:v>
-[...1 lines deleted...]
-      <x:c r="C180" s="15" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="J180" s="14" t="s"/>
+      <x:c r="J180" s="14" t="s">
+        <x:v>33</x:v>
+      </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>614399</x:v>
+        <x:v>509602</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="J181" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>509602</x:v>
+        <x:v>531345</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="C182" s="15" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C182" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="J182" s="14" t="s"/>
+      <x:c r="J182" s="14" t="s">
+        <x:v>33</x:v>
+      </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>531345</x:v>
+        <x:v>498078</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
+      <x:c r="E183" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>498078</x:v>
+        <x:v>641743</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>544961</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
-      <x:c r="E185" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>641743</x:v>
+        <x:v>500906</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>324</x:v>
@@ -13270,51 +13271,51 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>599121</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
@@ -13351,51 +13352,51 @@
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>640030</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
@@ -13490,181 +13491,181 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>544962</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>499835</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>477214</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -13744,237 +13745,239 @@
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>614397</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="J196" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>641736</x:v>
+        <x:v>614396</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="C197" s="3" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
+      <x:c r="J197" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>640029</x:v>
+        <x:v>641736</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>614396</x:v>
+        <x:v>640029</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -14008,51 +14011,51 @@
       <x:c r="U199" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -14395,51 +14398,51 @@
       <x:c r="T206" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -14704,75 +14707,75 @@
       <x:c r="L212" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>616197</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -14785,51 +14788,51 @@
       <x:c r="U213" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -14956,110 +14959,110 @@
       <x:c r="U216" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>519721</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -15131,51 +15134,51 @@
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -15247,51 +15250,51 @@
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -15415,623 +15418,624 @@
       <x:c r="T224" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>616204</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>600454</x:v>
+        <x:v>600461</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>38447</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>600458</x:v>
+        <x:v>600462</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>546741</x:v>
+        <x:v>634952</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>602670</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>600461</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>38447</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>600462</x:v>
+        <x:v>546741</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s"/>
+      <x:c r="E232" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>634730</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
+      <x:c r="E233" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>634952</x:v>
+        <x:v>600458</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>546742</x:v>
+        <x:v>634730</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -16082,100 +16086,97 @@
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>650055</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
-      <x:c r="E237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>558033</x:v>
+        <x:v>623074</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
@@ -16185,165 +16186,167 @@
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>623074</x:v>
+        <x:v>623077</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>623077</x:v>
+        <x:v>623091</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s"/>
+      <x:c r="E240" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>623091</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -16410,170 +16413,170 @@
       <x:c r="L242" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>623103</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>607285</x:v>
+        <x:v>607286</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>607286</x:v>
+        <x:v>607285</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -17254,51 +17257,51 @@
       <x:c r="L257" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>623076</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
@@ -17774,95 +17777,95 @@
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>650175</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -17916,69 +17919,69 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>641011</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -18050,51 +18053,51 @@
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -18107,51 +18110,51 @@
       <x:c r="U272" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -18514,108 +18517,108 @@
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>544985</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -18746,84 +18749,84 @@
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>641002</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -18871,100 +18874,100 @@
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>586323</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
@@ -18988,51 +18991,51 @@
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>633504</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
@@ -19136,806 +19139,806 @@
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>622464</x:v>
+        <x:v>638319</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>622481</x:v>
+        <x:v>638320</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>622497</x:v>
+        <x:v>638323</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>638311</x:v>
+        <x:v>638326</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>638332</x:v>
+        <x:v>581672</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>638335</x:v>
+        <x:v>622511</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>638338</x:v>
+        <x:v>622464</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>638319</x:v>
+        <x:v>622481</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>638320</x:v>
+        <x:v>622497</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>638323</x:v>
+        <x:v>638311</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>638326</x:v>
+        <x:v>638332</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>622511</x:v>
+        <x:v>638335</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>581672</x:v>
+        <x:v>638338</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>581649</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>633533</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>586305</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
@@ -19952,1179 +19955,1179 @@
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>633499</x:v>
+        <x:v>638304</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>633517</x:v>
+        <x:v>638313</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>633524</x:v>
+        <x:v>638325</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>586292</x:v>
+        <x:v>633499</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>633531</x:v>
+        <x:v>633517</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>633532</x:v>
+        <x:v>633524</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>633553</x:v>
+        <x:v>633531</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>638304</x:v>
+        <x:v>633532</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>638313</x:v>
+        <x:v>633553</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>638325</x:v>
+        <x:v>586292</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>622485</x:v>
+        <x:v>581655</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>622503</x:v>
+        <x:v>581684</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>633509</x:v>
+        <x:v>622485</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>622465</x:v>
+        <x:v>622503</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>581695</x:v>
+        <x:v>633509</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>581703</x:v>
+        <x:v>622465</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>581706</x:v>
+        <x:v>581695</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>638318</x:v>
+        <x:v>581703</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>638322</x:v>
+        <x:v>581706</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>638334</x:v>
+        <x:v>638318</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>638337</x:v>
+        <x:v>638322</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>581655</x:v>
+        <x:v>638334</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>581684</x:v>
+        <x:v>638337</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
@@ -21334,51 +21337,51 @@
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>633515</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
@@ -21421,100 +21424,100 @@
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>586294</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>586311</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
@@ -21523,51 +21526,51 @@
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>633540</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
@@ -21689,51 +21692,51 @@
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>638315</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
@@ -21776,51 +21779,51 @@
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>581711</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
@@ -21847,51 +21850,51 @@
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>622457</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
@@ -22048,54 +22051,54 @@
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>638308</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
@@ -22252,51 +22255,51 @@
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>638321</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
@@ -22403,51 +22406,51 @@
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>638330</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
@@ -22592,51 +22595,51 @@
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>622489</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
@@ -22645,100 +22648,100 @@
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>622504</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>622519</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
@@ -23035,148 +23038,148 @@
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>650049</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>650042</x:v>
+        <x:v>649976</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>649976</x:v>
+        <x:v>650042</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
@@ -23257,69 +23260,69 @@
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>616622</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
@@ -23432,159 +23435,159 @@
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>547275</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>601606</x:v>
+        <x:v>641092</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>641092</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -23886,67 +23889,67 @@
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>616621</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
@@ -24134,110 +24137,110 @@
       <x:c r="U386" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>641089</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -24291,69 +24294,69 @@
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>641095</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -24393,57 +24396,57 @@
       <x:c r="K391" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>641097</x:v>
+        <x:v>641098</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
@@ -24452,57 +24455,57 @@
       <x:c r="K392" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>641098</x:v>
+        <x:v>641097</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -24541,51 +24544,51 @@
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -24936,51 +24939,51 @@
       <x:c r="U400" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -25111,51 +25114,51 @@
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -25165,51 +25168,51 @@
       <x:c r="T404" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
@@ -25222,51 +25225,51 @@
       <x:c r="U405" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
@@ -25276,51 +25279,51 @@
       <x:c r="T406" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
@@ -25655,69 +25658,69 @@
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>616226</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -25765,156 +25768,157 @@
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>616212</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
-      <x:c r="E416" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>549461</x:v>
+        <x:v>616224</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
+      <x:c r="E417" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>616224</x:v>
+        <x:v>549461</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -26273,324 +26277,323 @@
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>571720</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
-      <x:c r="E425" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>651270</x:v>
+        <x:v>600667</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
-      <x:c r="E426" s="14" t="s"/>
+      <x:c r="E426" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>600667</x:v>
+        <x:v>651270</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>601331</x:v>
+        <x:v>601330</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>601330</x:v>
+        <x:v>601331</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>566905</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -26605,51 +26608,51 @@
       <x:c r="J430" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>601332</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -26662,51 +26665,51 @@
       <x:c r="J431" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>651268</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -26721,51 +26724,51 @@
       <x:c r="J432" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>651269</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -26778,292 +26781,292 @@
       <x:c r="J433" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>566902</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>566896</x:v>
+        <x:v>651262</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>566900</x:v>
+        <x:v>566896</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>601333</x:v>
+        <x:v>566900</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>651262</x:v>
+        <x:v>601333</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
@@ -27099,110 +27102,110 @@
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>515500</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -27355,78 +27358,78 @@
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>630295</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>630299</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
@@ -27590,90 +27593,90 @@
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>630308</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -27727,51 +27730,51 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>630281</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42032</x:v>
@@ -27808,51 +27811,51 @@
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>630297</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
@@ -27949,51 +27952,51 @@
       <x:c r="T454" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -28041,164 +28044,164 @@
       <x:c r="M456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>575107</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>600289</x:v>
+        <x:v>641634</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>641633</x:v>
+        <x:v>600288</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -28315,113 +28318,113 @@
       <x:c r="K461" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>641634</x:v>
+        <x:v>600289</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>600288</x:v>
+        <x:v>641633</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -28576,100 +28579,100 @@
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>630294</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>630298</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
@@ -28727,51 +28730,51 @@
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>535685</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
@@ -28780,100 +28783,100 @@
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>535684</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>535682</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
@@ -28931,51 +28934,51 @@
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>611599</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
@@ -29014,67 +29017,67 @@
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>621478</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -29187,69 +29190,69 @@
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>554997</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -29322,51 +29325,51 @@
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>614029</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
@@ -29470,66 +29473,66 @@
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>613839</x:v>
+        <x:v>614046</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>536</x:v>
@@ -29538,243 +29541,243 @@
       <x:c r="K484" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>613840</x:v>
+        <x:v>613839</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>613848</x:v>
+        <x:v>613840</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s"/>
       <x:c r="K486" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>614046</x:v>
+        <x:v>613848</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>613843</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>614027</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
@@ -29832,51 +29835,51 @@
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>624251</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
@@ -29907,294 +29910,294 @@
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>615661</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>624254</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>624257</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>624252</x:v>
+        <x:v>624467</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>624253</x:v>
+        <x:v>624252</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>624467</x:v>
+        <x:v>624253</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
@@ -31008,187 +31011,187 @@
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>602320</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>604366</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>565639</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -31245,71 +31248,71 @@
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>547729</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -31479,71 +31482,71 @@
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>600329</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
@@ -31600,71 +31603,71 @@
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>547387</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
@@ -31774,358 +31777,358 @@
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>584821</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s"/>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>584823</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C526" s="15" t="s"/>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s"/>
       <x:c r="K526" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>584825</x:v>
+        <x:v>643106</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s"/>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>643106</x:v>
+        <x:v>584825</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>589</x:v>
-[...1 lines deleted...]
-      <x:c r="C528" s="15" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C528" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="J528" s="14" t="s"/>
+      <x:c r="J528" s="14" t="s">
+        <x:v>33</x:v>
+      </x:c>
       <x:c r="K528" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>584819</x:v>
+        <x:v>637280</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>637280</x:v>
+        <x:v>637281</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C530" s="15" t="s"/>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="J530" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J530" s="14" t="s"/>
       <x:c r="K530" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>637281</x:v>
+        <x:v>584819</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C531" s="3" t="s"/>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>129</x:v>
@@ -32154,51 +32157,51 @@
       <x:c r="U531" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
@@ -32214,51 +32217,51 @@
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
@@ -32275,51 +32278,51 @@
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I534" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
@@ -32335,51 +32338,51 @@
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
@@ -32396,51 +32399,51 @@
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
@@ -32456,51 +32459,51 @@
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
@@ -32517,51 +32520,51 @@
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
@@ -32581,51 +32584,51 @@
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>629505</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
@@ -32825,415 +32828,415 @@
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>626498</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>546755</x:v>
+        <x:v>598926</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>641311</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>641314</x:v>
+        <x:v>641311</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>546754</x:v>
+        <x:v>641314</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>598926</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -33403,69 +33406,69 @@
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>598922</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -33575,67 +33578,67 @@
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>641315</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -33764,84 +33767,84 @@
       <x:c r="U559" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>612673</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -33991,51 +33994,51 @@
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
@@ -34357,100 +34360,100 @@
         <x:v>626</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s"/>
       <x:c r="K570" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>633621</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C571" s="3" t="s"/>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>633625</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C572" s="15" t="s"/>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
@@ -34476,126 +34479,126 @@
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>650630</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>554411</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
@@ -35062,224 +35065,223 @@
       <x:c r="U582" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>609254</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
-      <x:c r="E584" s="14" t="s"/>
+      <x:c r="E584" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>612616</x:v>
+        <x:v>554424</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
-      <x:c r="E585" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>554424</x:v>
+        <x:v>612616</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -35462,51 +35464,51 @@
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -35519,84 +35521,84 @@
       <x:c r="U590" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>609262</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
@@ -35751,51 +35753,51 @@
       <x:c r="U594" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -35864,81 +35866,81 @@
       <x:c r="T596" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>630584</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
@@ -35980,110 +35982,110 @@
       <x:c r="U598" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>589833</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -36207,110 +36209,110 @@
       <x:c r="T602" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>630586</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -36323,51 +36325,51 @@
       <x:c r="U604" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -36436,51 +36438,51 @@
       <x:c r="T606" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -36652,126 +36654,126 @@
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>609237</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>554409</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -36843,252 +36845,252 @@
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>589843</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
+      <x:c r="E615" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>612624</x:v>
+        <x:v>609243</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>638534</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
-      <x:c r="E617" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>609243</x:v>
+        <x:v>612624</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -37277,69 +37279,69 @@
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>609242</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -37581,224 +37583,224 @@
       <x:c r="U626" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>609263</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>609255</x:v>
+        <x:v>554413</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>554413</x:v>
+        <x:v>609255</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -37811,51 +37813,51 @@
       <x:c r="U630" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -37911,67 +37913,67 @@
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
@@ -39054,51 +39056,51 @@
       <x:c r="I653" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>551394</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
@@ -39156,51 +39158,51 @@
       <x:c r="I655" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>551204</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C656" s="15" t="s"/>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
@@ -39311,465 +39313,465 @@
         <x:v>670</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s"/>
       <x:c r="K658" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>551210</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>551414</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s"/>
       <x:c r="K660" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>589558</x:v>
+        <x:v>589562</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>589562</x:v>
+        <x:v>589558</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s"/>
       <x:c r="K662" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>589554</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s"/>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>589561</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s"/>
       <x:c r="K664" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>597615</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s"/>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>639965</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C666" s="15" t="s"/>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s"/>
       <x:c r="K666" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>589559</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -39793,69 +39795,69 @@
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>606025</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -39909,69 +39911,69 @@
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>549170</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
@@ -40025,126 +40027,126 @@
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>606028</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>606021</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
@@ -40200,67 +40202,67 @@
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>572436</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
@@ -40373,126 +40375,126 @@
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>606026</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>606019</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="E679" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -40664,67 +40666,67 @@
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>606023</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -40780,67 +40782,67 @@
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>606050</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="E685" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -40896,67 +40898,67 @@
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>606024</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="E687" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -41069,1044 +41071,1044 @@
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>606022</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C690" s="15" t="s"/>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s"/>
       <x:c r="K690" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q690" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q690" s="16" t="s">
+      <x:c r="R690" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="R690" s="14" t="s">
+      <x:c r="S690" s="14" t="n">
+        <x:v>630169</x:v>
+      </x:c>
+      <x:c r="T690" s="16" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s"/>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I691" s="4" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q691" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q691" s="4" t="s">
+      <x:c r="R691" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="R691" s="0" t="s">
+      <x:c r="S691" s="0" t="n">
+        <x:v>630178</x:v>
+      </x:c>
+      <x:c r="T691" s="4" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C692" s="15" t="s"/>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s"/>
       <x:c r="I692" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s"/>
       <x:c r="K692" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q692" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q692" s="16" t="s">
+      <x:c r="R692" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="R692" s="14" t="s">
+      <x:c r="S692" s="14" t="n">
+        <x:v>630176</x:v>
+      </x:c>
+      <x:c r="T692" s="16" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s"/>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I693" s="4" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q693" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q693" s="4" t="s">
+      <x:c r="R693" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="R693" s="0" t="s">
+      <x:c r="S693" s="0" t="n">
+        <x:v>630187</x:v>
+      </x:c>
+      <x:c r="T693" s="4" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>698</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C694" s="15" t="s"/>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s"/>
       <x:c r="K694" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q694" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q694" s="16" t="s">
+      <x:c r="R694" s="14" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>630174</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C695" s="3" t="s"/>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I695" s="4" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q695" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q695" s="4" t="s">
+      <x:c r="R695" s="0" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>630181</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C696" s="15" t="s"/>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s"/>
       <x:c r="K696" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q696" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q696" s="16" t="s">
+      <x:c r="R696" s="14" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>630185</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C697" s="3" t="s"/>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I697" s="4" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q697" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q697" s="4" t="s">
+      <x:c r="R697" s="0" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>630168</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C698" s="15" t="s"/>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s"/>
       <x:c r="K698" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q698" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q698" s="16" t="s">
+      <x:c r="R698" s="14" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>630170</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s"/>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I699" s="4" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q699" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q699" s="4" t="s">
+      <x:c r="R699" s="0" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>630423</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C700" s="15" t="s"/>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s"/>
       <x:c r="K700" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q700" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q700" s="16" t="s">
+      <x:c r="R700" s="14" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
         <x:v>630166</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C701" s="3" t="s"/>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I701" s="4" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q701" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q701" s="4" t="s">
+      <x:c r="R701" s="0" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>630338</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C702" s="15" t="s"/>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s"/>
       <x:c r="I702" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s"/>
       <x:c r="K702" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q702" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q702" s="16" t="s">
+      <x:c r="R702" s="14" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>630548</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C703" s="3" t="s"/>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I703" s="4" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q703" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q703" s="4" t="s">
+      <x:c r="R703" s="0" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>632338</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C704" s="15" t="s"/>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s"/>
       <x:c r="K704" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q704" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q704" s="16" t="s">
+      <x:c r="R704" s="14" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>630171</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s"/>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I705" s="4" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q705" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q705" s="4" t="s">
+      <x:c r="R705" s="0" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>630172</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C706" s="15" t="s"/>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s"/>
       <x:c r="K706" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q706" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q706" s="16" t="s">
+      <x:c r="R706" s="14" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>630173</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C707" s="3" t="s"/>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="I707" s="4" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>696</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="Q707" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="Q707" s="4" t="s">
+      <x:c r="R707" s="0" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>630186</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>598878</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="E709" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
@@ -42149,51 +42151,51 @@
       <x:c r="L710" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>641269</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
@@ -43191,100 +43193,100 @@
       <x:c r="C730" s="15" t="s"/>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s"/>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s"/>
       <x:c r="K730" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>570039</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C731" s="3" t="s"/>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>570459</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
@@ -43293,51 +43295,51 @@
       <x:c r="C732" s="15" t="s"/>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s"/>
       <x:c r="K732" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>570458</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>