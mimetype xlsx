--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -407,68 +407,68 @@
   <x:si>
     <x:t>Titre professionnel assistant immobilier (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/02/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>responsable de projets immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
@@ -677,59 +677,59 @@
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Conseil Assurances Formation - Suptertiaire</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Conseil Assurances Formation - Suptertiaire - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/07/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur en immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE ESPI</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières - Antenne Marseille</x:t>
@@ -893,170 +893,170 @@
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation management de l'immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager en promotion immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire de parcs immobiliers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion locative</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire de parcs immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé des affaires immobilières (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargé des affaires immobilières (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable de projets immobiliers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
@@ -1229,75 +1229,75 @@
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Edmond Rostand</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/29/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>Suptertiaire immobilier - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'tertiaire - Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
@@ -3517,186 +3517,186 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>629922</x:v>
+        <x:v>629920</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="S30" s="14" t="n">
+        <x:v>629921</x:v>
+      </x:c>
+      <x:c r="T30" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="S30" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T30" s="16" t="s">
+      <x:c r="U30" s="16" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>629921</x:v>
+        <x:v>629922</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4312,66 +4312,66 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>560942</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
@@ -4444,57 +4444,57 @@
       <x:c r="K45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>556216</x:v>
+        <x:v>640207</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -4503,57 +4503,57 @@
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>640207</x:v>
+        <x:v>556216</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5366,51 +5366,51 @@
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>601558</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
@@ -5541,51 +5541,51 @@
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>601559</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -5609,156 +5609,156 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>641041</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>601592</x:v>
+        <x:v>548696</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>548696</x:v>
+        <x:v>601592</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -6163,51 +6163,51 @@
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>609809</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
@@ -6522,156 +6522,156 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>606935</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>606934</x:v>
+        <x:v>552655</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U82" s="16" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>552655</x:v>
+        <x:v>606934</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
@@ -7278,292 +7278,292 @@
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>542836</x:v>
+        <x:v>554766</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>608343</x:v>
+        <x:v>554767</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>608342</x:v>
+        <x:v>542836</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>554766</x:v>
+        <x:v>608343</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>554767</x:v>
+        <x:v>608342</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7609,459 +7609,459 @@
         <x:v>222</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>586227</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>576674</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>585318</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>602916</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>569122</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>609139</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>586226</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>609131</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8533,173 +8533,173 @@
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>545032</x:v>
+        <x:v>639980</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>40660</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>639989</x:v>
+        <x:v>545032</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>639980</x:v>
+        <x:v>639989</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -8709,51 +8709,51 @@
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>616221</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
@@ -9184,159 +9184,159 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>535035</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>37838</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>42121</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>611118</x:v>
+        <x:v>550921</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>37838</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>42121</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>550921</x:v>
+        <x:v>611118</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9436,123 +9436,123 @@
         <x:v>80</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>566525</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>565854</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9938,51 +9938,51 @@
       <x:c r="M140" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>614704</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -10185,159 +10185,159 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>549222</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>40660</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>634002</x:v>
+        <x:v>633987</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>633987</x:v>
+        <x:v>634002</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -11042,125 +11042,125 @@
         <x:v>301</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37838</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42121</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>630275</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37838</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42121</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>619029</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11217,126 +11217,126 @@
       <x:c r="C162" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>544952</x:v>
+        <x:v>544953</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>544953</x:v>
+        <x:v>544952</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
@@ -11417,209 +11417,209 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>635364</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>40989</x:v>
+        <x:v>37641</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>35011</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>608657</x:v>
+        <x:v>608612</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>37641</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>608612</x:v>
+        <x:v>608657</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>608658</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41735</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11754,51 +11754,51 @@
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>603558</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
@@ -13160,74 +13160,74 @@
       <x:c r="M195" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42121</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>550923</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
@@ -13365,125 +13365,125 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>571728</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>587362</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14036,51 +14036,51 @@
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>547205</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
@@ -14316,558 +14316,558 @@
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>635962</x:v>
+        <x:v>638686</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>624800</x:v>
+        <x:v>624804</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>624805</x:v>
+        <x:v>624807</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>638685</x:v>
+        <x:v>635964</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>638695</x:v>
+        <x:v>638685</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>636124</x:v>
+        <x:v>638695</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="S221" s="0" t="n">
+        <x:v>636124</x:v>
+      </x:c>
+      <x:c r="T221" s="4" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="U221" s="4" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>624804</x:v>
+        <x:v>635962</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>624807</x:v>
+        <x:v>624800</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>635964</x:v>
+        <x:v>624805</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14880,51 +14880,51 @@
       <x:c r="M225" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>624801</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14934,54 +14934,54 @@
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>636123</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -14991,51 +14991,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>636122</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15045,108 +15045,108 @@
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>626303</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>624809</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15156,108 +15156,108 @@
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>638696</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>636119</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15270,105 +15270,105 @@
       <x:c r="M232" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>626302</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>624803</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15378,108 +15378,108 @@
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>624806</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>638196</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15489,108 +15489,108 @@
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>638682</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>638687</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15600,54 +15600,54 @@
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>638691</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -15657,51 +15657,51 @@
       <x:c r="M239" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>636116</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15711,54 +15711,54 @@
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>636125</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -16022,453 +16022,453 @@
       <x:c r="A246" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>640473</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>636915</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40077</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>578816</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>41735</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>632695</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>613741</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>613764</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>578830</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>632723</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>