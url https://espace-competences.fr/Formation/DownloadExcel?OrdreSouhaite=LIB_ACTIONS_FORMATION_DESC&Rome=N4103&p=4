--- v0 (2026-08-27)
+++ v1 (2026-08-27)
@@ -422,93 +422,93 @@
   <x:si>
     <x:t>ORAISON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conducteur de transport en commun sur route - Compétences climat écoconduite</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conducteur de transport en commun sur route</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEFFES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City'Pro Richard Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA|Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Promotrans Formation Professionnelle Continue - Antenne Rognac</x:t>
   </x:si>
   <x:si>
     <x:t>PROMOTRANS FPC</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
@@ -2851,345 +2851,345 @@
       <x:c r="G27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="Q27" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>626695</x:v>
+        <x:v>638389</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>638389</x:v>
+        <x:v>638390</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>638390</x:v>
+        <x:v>634292</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>634292</x:v>
+        <x:v>583988</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>583988</x:v>
+        <x:v>586433</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>586433</x:v>
+        <x:v>626695</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3199,102 +3199,102 @@
       <x:c r="L33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>600671</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>638388</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3316,51 +3316,51 @@
       <x:c r="M35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>630088</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
@@ -3420,51 +3420,51 @@
       <x:c r="J37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>586428</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
@@ -3477,51 +3477,51 @@
       <x:c r="J38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>586432</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -3642,51 +3642,51 @@
       <x:c r="J41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>638391</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
@@ -3699,51 +3699,51 @@
       <x:c r="J42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>638393</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -3878,51 +3878,51 @@
       <x:c r="L45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>602684</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
@@ -3937,51 +3937,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>602710</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4054,102 +4054,102 @@
       <x:c r="M48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>637481</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>585809</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
@@ -4164,51 +4164,51 @@
       <x:c r="L50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>600500</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -4218,51 +4218,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>610309</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4446,99 +4446,99 @@
       <x:c r="M55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>601528</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>638387</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37878</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -4548,51 +4548,51 @@
       <x:c r="J57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>638392</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -4601,51 +4601,51 @@
         <x:v>27</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>616749</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>27</x:v>
@@ -4656,51 +4656,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>625461</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>172</x:v>
@@ -4714,100 +4714,100 @@
       <x:c r="M60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>637464</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>613505</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>172</x:v>
@@ -4873,51 +4873,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>608534</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4930,51 +4930,51 @@
       <x:c r="L64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>602714</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>172</x:v>
@@ -4985,51 +4985,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>600496</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>172</x:v>
@@ -5040,219 +5040,218 @@
       <x:c r="L66" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>613159</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>584764</x:v>
+        <x:v>601241</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="H68" s="14" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>611525</x:v>
+        <x:v>584764</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>134</x:v>
-[...2 lines deleted...]
-        <x:v>135</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>601241</x:v>
+        <x:v>611525</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>184</x:v>
@@ -5263,51 +5262,51 @@
       <x:c r="M70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>637447</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>72</x:v>
@@ -5315,51 +5314,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>602623</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>172</x:v>
@@ -5370,51 +5369,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>599834</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>172</x:v>
@@ -5425,51 +5424,51 @@
       <x:c r="L73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>600656</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
@@ -5758,51 +5757,51 @@
       <x:c r="L79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>599830</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5818,51 +5817,51 @@
       <x:c r="M80" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>630086</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>72</x:v>
@@ -5925,51 +5924,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>585776</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>172</x:v>
@@ -5980,51 +5979,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>600536</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6037,51 +6036,51 @@
       <x:c r="L84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>602721</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>172</x:v>
@@ -6092,51 +6091,51 @@
       <x:c r="L85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>600473</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6149,106 +6148,106 @@
       <x:c r="L86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>608549</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31805</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>617944</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>27</x:v>
       </x:c>