--- v0 (2026-08-27)
+++ v1 (2026-08-27)
@@ -659,60 +659,60 @@
   <x:si>
     <x:t>Master mention mathématiques et applications parcours analyse de modèles déterministes et aléatoires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques et applications parcours  informatique et mathématiques discrètes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques et applications (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mathématiques et applications</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques et applications</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques appliquées, statistique parcours mathématiques appliquées et sciences sociales (MASS) - Analyse des populations</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques appliquées, statistique parcours ingénierie mathématiques et sciences actuarielles</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques appliquées, statistique parcours Data Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques appliquées, statistique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mathématiques appliquées, statistique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management stratégique</x:t>
   </x:si>
@@ -5499,141 +5499,141 @@
       <x:c r="R58" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>591965</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>624490</x:v>
+        <x:v>591969</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>591969</x:v>
+        <x:v>624490</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -7471,498 +7471,497 @@
       <x:c r="K93" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>592122</x:v>
+        <x:v>592124</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>592127</x:v>
+        <x:v>592122</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>632373</x:v>
+        <x:v>592127</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="H96" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>592124</x:v>
+        <x:v>581566</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>581566</x:v>
+        <x:v>592121</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>592121</x:v>
+        <x:v>592125</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>592125</x:v>
+        <x:v>592126</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>592126</x:v>
+        <x:v>592123</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>592123</x:v>
+        <x:v>632373</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
@@ -9108,54 +9107,54 @@
       <x:c r="I122" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>591983</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -9222,54 +9221,54 @@
       <x:c r="I124" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>591984</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -11786,54 +11785,54 @@
       <x:c r="I169" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31608</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>591854</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38704</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
@@ -11843,54 +11842,54 @@
       <x:c r="I170" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>31608</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>591853</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -13781,54 +13780,54 @@
       <x:c r="I204" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>22048</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>605725</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40231</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -14526,54 +14525,54 @@
       <x:c r="I217" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>592166</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
@@ -14637,114 +14636,114 @@
       <x:c r="I219" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>592167</x:v>
+        <x:v>592170</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>592170</x:v>
+        <x:v>592167</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -15205,285 +15204,285 @@
       <x:c r="I229" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>592382</x:v>
+        <x:v>592383</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>592387</x:v>
+        <x:v>592388</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>592383</x:v>
+        <x:v>592384</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>592388</x:v>
+        <x:v>592382</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>592384</x:v>
+        <x:v>592387</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -18265,54 +18264,54 @@
       <x:c r="I282" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>595527</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -19921,54 +19920,54 @@
       <x:c r="I311" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>602546</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>35466</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -19982,54 +19981,54 @@
       <x:c r="I312" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>556140</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>41584</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -20093,54 +20092,54 @@
       <x:c r="I314" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>596734</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>35466</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -20332,54 +20331,54 @@
       <x:c r="I318" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>556139</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -20453,54 +20452,54 @@
       <x:c r="I320" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>602545</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -20570,54 +20569,54 @@
       <x:c r="I322" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>596736</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -20913,54 +20912,54 @@
       <x:c r="I328" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>556141</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>35367</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -20973,54 +20972,54 @@
       <x:c r="I329" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>602523</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>41634</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
@@ -21030,54 +21029,54 @@
       <x:c r="I330" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>596694</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>35496</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>34</x:v>
       </x:c>