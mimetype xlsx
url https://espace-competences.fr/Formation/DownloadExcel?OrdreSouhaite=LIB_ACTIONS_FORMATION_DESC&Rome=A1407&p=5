--- v0 (2026-08-27)
+++ v1 (2026-08-28)
@@ -416,77 +416,77 @@
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation canin-félin (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Beauchamp</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13630</x:t>
   </x:si>
   <x:si>
     <x:t>EYRAGUES</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture option grandes cultures (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-REMY-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pierre Le Roy de Boiseaumarié - Château Mongin (Lycée Professionnel Agricole et Viticole d'Orange)</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
@@ -605,63 +605,63 @@
   <x:si>
     <x:t>BPA option ouvrier d'élevage de ruminants et de cultures fourragères (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable d'entreprise agricole (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>LEGTA</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre|Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable d'entreprise agricole (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable d'entreprise agricole - Apiculture, maraîchage, viticulture, horticulture</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>CFPPA</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
@@ -2791,178 +2791,178 @@
       <x:c r="K26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>549890</x:v>
+        <x:v>549892</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>599638</x:v>
+        <x:v>549890</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>549892</x:v>
+        <x:v>599638</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -3084,57 +3084,57 @@
       <x:c r="H31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>605887</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -3239,84 +3239,84 @@
         <x:v>605886</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>558673</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -3808,57 +3808,57 @@
       <x:c r="H43" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>605888</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -4302,78 +4302,78 @@
       <x:c r="T51" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>595405</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -4888,191 +4888,191 @@
       <x:c r="C62" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>632281</x:v>
+        <x:v>633871</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>634497</x:v>
+        <x:v>632281</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>633871</x:v>
+        <x:v>634497</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -5258,51 +5258,51 @@
       <x:c r="J68" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>605821</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -5832,84 +5832,84 @@
       <x:c r="T77" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G78" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>583517</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -6164,57 +6164,57 @@
       <x:c r="H83" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>583538</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -6416,51 +6416,51 @@
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>21056</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>635180</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41658</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -7394,153 +7394,153 @@
         <x:v>596662</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>605790</x:v>
+        <x:v>512505</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>555718</x:v>
+        <x:v>599634</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>125</x:v>
@@ -7575,205 +7575,205 @@
       <x:c r="S106" s="14" t="n">
         <x:v>549027</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>512505</x:v>
+        <x:v>555718</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>599634</x:v>
+        <x:v>605790</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>558670</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -8096,78 +8096,78 @@
       <x:c r="T115" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>596657</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>