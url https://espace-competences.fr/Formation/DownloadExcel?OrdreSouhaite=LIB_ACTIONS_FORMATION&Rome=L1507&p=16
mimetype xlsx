--- v0 (2026-10-24)
+++ v1 (2026-10-24)
@@ -677,123 +677,123 @@
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation son et podcast</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Habillage avec DaVinci Résolve Fusion - Niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel montage audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur du son</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut International Image et Son</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3IS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut International Image et Son - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Denger Studio</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Mixage</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut International Image et Son</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>ingénieur du son</x:t>
   </x:si>
   <x:si>
     <x:t>Les Ateliers de l'Image et du Son - AIS formation</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur du son (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation artistique et technique à la réalisation sonore</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
@@ -3038,148 +3038,148 @@
         <x:v>550669</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37020</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>602158</x:v>
+        <x:v>611113</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37020</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>611113</x:v>
+        <x:v>602158</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37020</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -5751,148 +5751,146 @@
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>567685</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C72" s="15" t="s"/>
+      <x:c r="C72" s="15" t="n">
+        <x:v>39888</x:v>
+      </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="H72" s="14" t="s"/>
+      <x:c r="H72" s="14" t="s">
+        <x:v>203</x:v>
+      </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>203</x:v>
-[...1 lines deleted...]
-      <x:c r="J72" s="14" t="s"/>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J72" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>46225</x:v>
+        <x:v>45061</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>630821</x:v>
+        <x:v>639626</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C73" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="H73" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="J73" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>45061</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="R73" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="R73" s="0" t="s">
+      <x:c r="S73" s="0" t="n">
+        <x:v>630821</x:v>
+      </x:c>
+      <x:c r="T73" s="4" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41341</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -5926,145 +5924,145 @@
       <x:c r="S74" s="14" t="n">
         <x:v>646504</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39888</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>571082</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39888</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>45061</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>640588</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>129</x:v>
@@ -6072,51 +6070,51 @@
       <x:c r="K77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>645230</x:v>
+        <x:v>628275</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>129</x:v>
@@ -6125,51 +6123,51 @@
       <x:c r="K78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>628275</x:v>
+        <x:v>645230</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>35</x:v>
@@ -6483,51 +6481,51 @@
       <x:c r="L85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>645234</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
@@ -8805,107 +8803,107 @@
       <x:c r="I129" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>634127</x:v>
+        <x:v>634123</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>634123</x:v>
+        <x:v>634127</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>35</x:v>
@@ -9293,199 +9291,199 @@
       <x:c r="S138" s="14" t="n">
         <x:v>610250</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41661</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>640589</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>41661</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>571083</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41661</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>646428</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40581</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
@@ -10511,109 +10509,109 @@
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>629858</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>575215</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>36901</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
@@ -10675,107 +10673,107 @@
       <x:c r="I165" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>610258</x:v>
+        <x:v>610259</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>610259</x:v>
+        <x:v>610258</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>35</x:v>
@@ -10801,141 +10799,140 @@
       <x:c r="R167" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>645243</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>374</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>587279</x:v>
+        <x:v>626503</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>373</x:v>
-[...2 lines deleted...]
-        <x:v>374</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>626503</x:v>
+        <x:v>587279</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
@@ -11114,211 +11111,211 @@
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>650520</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>582153</x:v>
+        <x:v>587725</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>587725</x:v>
+        <x:v>587728</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>383</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>587728</x:v>
+        <x:v>582153</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -11558,268 +11555,268 @@
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>624930</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>383</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>587727</x:v>
+        <x:v>582157</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>650521</x:v>
+        <x:v>582148</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>582148</x:v>
+        <x:v>587727</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>582157</x:v>
+        <x:v>650521</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">