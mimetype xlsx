--- v0 (2026-08-27)
+++ v1 (2026-08-27)
@@ -635,62 +635,62 @@
   <x:si>
     <x:t>09/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en gemmothérapie - Bourgeons et infusions</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en phytologie - Huiles essentielles et végétales - Hydrolats - Bourgeons et Infusions - Fleurs de Bach</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant (three in one concepts)</x:t>
   </x:si>
   <x:si>
     <x:t>Quantesens Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
+    <x:t>09/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/27/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Créer son activité de médiation par l'animal</x:t>
   </x:si>
   <x:si>
     <x:t>Christine Dagonet - Reconnect</x:t>
   </x:si>
   <x:si>
     <x:t>06460</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Zoothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>ESCRAGNOLLES</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cursus complet d'herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>Althea Conseil</x:t>
@@ -701,68 +701,68 @@
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Danse avec bébé</x:t>
   </x:si>
   <x:si>
     <x:t>Céline Grisoni - A Corps d'Elle</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir kinésiologue</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir masseur bien-être</x:t>
@@ -1688,77 +1688,77 @@
   <x:si>
     <x:t>ESN</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe, relaxologue, praticien en réflexologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathie</x:t>
   </x:si>
   <x:si>
+    <x:t>Innovnaturopathie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Ferme de Beaugensiers</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>BELGENTIER</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi plus de 26 ans , Femme , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Innovnaturopathie</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
@@ -2276,60 +2276,60 @@
   <x:si>
     <x:t>06/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire traditionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Réfléxologie plantaire</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation du Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>83440</x:t>
   </x:si>
   <x:si>
     <x:t>Femme</x:t>
   </x:si>
   <x:si>
     <x:t>TOURRETTES</x:t>
   </x:si>
   <x:si>
+    <x:t>11/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/14/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>10/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire bien être</x:t>
   </x:si>
   <x:si>
     <x:t>Naturelisa</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire chinoise</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire thaïlandaise</x:t>
   </x:si>
@@ -5700,51 +5700,51 @@
       <x:c r="K51" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>633872</x:v>
+        <x:v>581327</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>185</x:v>
@@ -5753,51 +5753,51 @@
       <x:c r="K52" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>581327</x:v>
+        <x:v>633872</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>195</x:v>
@@ -5925,210 +5925,210 @@
       <x:c r="R55" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>634205</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>578935</x:v>
+        <x:v>570661</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="S57" s="0" t="n">
+        <x:v>578935</x:v>
+      </x:c>
+      <x:c r="T57" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="S57" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T57" s="4" t="s">
+      <x:c r="U57" s="4" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>546594</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>634314</x:v>
       </x:c>
@@ -6137,223 +6137,223 @@
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>578936</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>617273</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>546593</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>587179</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7597,51 +7597,51 @@
       <x:c r="L88" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>624174</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
@@ -7860,228 +7860,228 @@
       <x:c r="J93" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>546858</x:v>
+        <x:v>608293</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>283</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>546861</x:v>
+        <x:v>608296</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>608293</x:v>
+        <x:v>546861</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>608296</x:v>
+        <x:v>546858</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -9964,140 +9964,140 @@
         <x:v>71</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>551338</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>543611</x:v>
+        <x:v>627799</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>627799</x:v>
+        <x:v>543611</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
@@ -12290,51 +12290,51 @@
         <x:v>416</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>614398</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>24</x:v>
@@ -14563,51 +14563,51 @@
       <x:c r="L222" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>578993</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>50</x:v>
@@ -14767,51 +14767,51 @@
       <x:c r="L226" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>566916</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
@@ -16174,224 +16174,223 @@
         <x:v>533559</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="R254" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="S254" s="14" t="n">
+        <x:v>587282</x:v>
+      </x:c>
+      <x:c r="T254" s="16" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="U254" s="16" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>530</x:v>
-[...2 lines deleted...]
-        <x:v>531</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>626892</x:v>
+        <x:v>507977</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="U255" s="4" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>546</x:v>
-[...1 lines deleted...]
-      <x:c r="H256" s="14" t="s"/>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s">
+        <x:v>531</x:v>
+      </x:c>
       <x:c r="I256" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>587282</x:v>
+        <x:v>626892</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>516079</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
@@ -16479,80 +16478,80 @@
       <x:c r="R259" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>580115</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>597820</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>62</x:v>
@@ -18030,193 +18029,193 @@
       <x:c r="R289" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>612767</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="H290" s="14" t="s"/>
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="H290" s="14" t="s">
+        <x:v>588</x:v>
+      </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>598477</x:v>
+        <x:v>572417</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>598480</x:v>
+        <x:v>598477</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>587</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>589</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>572417</x:v>
+        <x:v>598480</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>50</x:v>
@@ -19160,89 +19159,89 @@
       <x:c r="R311" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>572605</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>508016</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>72</x:v>
@@ -19262,123 +19261,123 @@
       <x:c r="R313" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>543922</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>587284</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>516062</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
@@ -20850,51 +20849,51 @@
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>602501</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
@@ -21102,51 +21101,51 @@
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>590202</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
@@ -22141,112 +22140,112 @@
       <x:c r="K369" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>628963</x:v>
+        <x:v>630116</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>630116</x:v>
+        <x:v>628963</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
@@ -22298,100 +22297,100 @@
       <x:c r="K372" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>624799</x:v>
+        <x:v>615221</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>615221</x:v>
+        <x:v>624799</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>123</x:v>
@@ -22551,54 +22550,54 @@
       <x:c r="K377" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>587881</x:v>
+        <x:v>587879</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
@@ -22610,202 +22609,202 @@
       <x:c r="M378" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>542236</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>542237</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>587879</x:v>
+        <x:v>587881</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>587882</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">