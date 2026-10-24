--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -215,62 +215,62 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de médiateur familial</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
     <x:t>IRTS</x:t>
   </x:si>
   <x:si>
     <x:t>13267</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil familial conjugal</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
+    <x:t>10/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/30/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation au conseil conjugal et familial</x:t>
   </x:si>
   <x:si>
     <x:t>Mouvement Français pour le Planning Familial des Bouches du Rhône</x:t>
   </x:si>
   <x:si>
     <x:t>MFPF 13</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
@@ -329,102 +329,102 @@
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapeute de couple</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de ressources et d'enseignement supérieur en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>CRESP FORMATIONS</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Formateur , Handicapé moteur , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1182,51 +1182,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>44007</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>515398</x:v>
+        <x:v>542103</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>2028</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
@@ -1241,51 +1241,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>44007</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>542103</x:v>
+        <x:v>544264</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>2028</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -1298,51 +1298,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>44007</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>544264</x:v>
+        <x:v>515398</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -1731,51 +1731,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>638897</x:v>
+        <x:v>642507</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -1893,51 +1893,51 @@
       <x:c r="K18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>612060</x:v>
+        <x:v>638897</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>84</x:v>
@@ -1945,51 +1945,51 @@
       <x:c r="K19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>613517</x:v>
+        <x:v>612060</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -2000,51 +2000,51 @@
       <x:c r="K20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>628961</x:v>
+        <x:v>613517</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>84</x:v>
@@ -2052,51 +2052,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>614990</x:v>
+        <x:v>628961</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -2107,216 +2107,216 @@
       <x:c r="K22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>619002</x:v>
+        <x:v>614990</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>600770</x:v>
+        <x:v>619002</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>612058</x:v>
+        <x:v>600770</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>642507</x:v>
+        <x:v>612058</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>