--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -1106,59 +1106,59 @@
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Beauty Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/29/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP esthétique cosmétique parfumerie - UP1 techniques esthétiques du visage, des mains et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>Hippocratus</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
@@ -1895,117 +1895,117 @@
   <x:si>
     <x:t>Maquillage professionnel haute couture et défilés</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel pour photographie</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage thaïlandais traditionnel au sol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Temana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31770</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Créations Artistiques AL - Sophie Lecomte Maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux bambous</x:t>
   </x:si>
   <x:si>
-    <x:t>Temana</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Massage aux pierres</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pierres chaudes</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pierres froides</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pochons aromatiques de Provence et riz de Camargue</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pochons d'herbes</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Kobido</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Massage thaïlandais traditionnel au sol</x:t>
   </x:si>
   <x:si>
     <x:t>Microblading - Microshading</x:t>
   </x:si>
   <x:si>
     <x:t>Microneedling</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - californien</x:t>
   </x:si>
   <x:si>
     <x:t>Attitude Nails Academy</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - drainage lymphatique</x:t>
   </x:si>
@@ -10241,160 +10241,159 @@
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>649984</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>233</x:v>
-[...2 lines deleted...]
-        <x:v>234</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>554002</x:v>
+        <x:v>649985</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="H130" s="14" t="s"/>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>649985</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -12865,148 +12864,148 @@
         <x:v>649975</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>546755</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>554433</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -20100,1312 +20099,1312 @@
       <x:c r="R302" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>628921</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>651006</x:v>
+        <x:v>637280</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>650045</x:v>
+        <x:v>612594</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>650050</x:v>
+        <x:v>612611</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>650052</x:v>
+        <x:v>650045</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>650063</x:v>
+        <x:v>650050</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>278</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>623737</x:v>
+        <x:v>650052</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>623074</x:v>
+        <x:v>650063</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>250</x:v>
-[...1 lines deleted...]
-      <x:c r="H310" s="14" t="s"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>623076</x:v>
+        <x:v>623737</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>623091</x:v>
+        <x:v>651006</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>623093</x:v>
+        <x:v>623074</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>601186</x:v>
+        <x:v>623076</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>601191</x:v>
+        <x:v>623091</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>609702</x:v>
+        <x:v>623093</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>609707</x:v>
+        <x:v>601186</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>650040</x:v>
+        <x:v>601191</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>650041</x:v>
+        <x:v>609702</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>650058</x:v>
+        <x:v>609707</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H320" s="14" t="s"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>650059</x:v>
+        <x:v>623739</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>616226</x:v>
+        <x:v>650040</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>278</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>623739</x:v>
+        <x:v>650041</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>637280</x:v>
+        <x:v>650058</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>612594</x:v>
+        <x:v>650059</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>612611</x:v>
+        <x:v>616226</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26715,445 +26714,446 @@
       <x:c r="S416" s="14" t="n">
         <x:v>549172</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H417" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>601614</x:v>
+        <x:v>604171</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>552734</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>553212</x:v>
+        <x:v>607286</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>604171</x:v>
+        <x:v>609240</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H421" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>598922</x:v>
+        <x:v>552734</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>250</x:v>
-[...1 lines deleted...]
-      <x:c r="H422" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H422" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I422" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>607286</x:v>
+        <x:v>553212</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>609240</x:v>
+        <x:v>601614</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
@@ -35394,282 +35394,274 @@
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>625449</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="C582" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
-      <x:c r="E582" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>598868</x:v>
+        <x:v>551414</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>598853</x:v>
+        <x:v>598868</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I584" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>598851</x:v>
+        <x:v>598853</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>598867</x:v>
+        <x:v>598851</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>49</x:v>
@@ -35686,983 +35678,990 @@
       <x:c r="K586" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>598871</x:v>
+        <x:v>598867</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>598854</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C588" s="15" t="s"/>
+      <x:c r="C588" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D588" s="15" t="s"/>
-      <x:c r="E588" s="14" t="s"/>
+      <x:c r="E588" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>615</x:v>
-[...1 lines deleted...]
-      <x:c r="H588" s="14" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H588" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="I588" s="16" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="J588" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J588" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K588" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="Q588" s="16" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="R588" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="S588" s="14" t="n">
+        <x:v>598854</x:v>
+      </x:c>
+      <x:c r="T588" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="Q588" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C589" s="3" t="s"/>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>609026</x:v>
+        <x:v>609025</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C590" s="15" t="s"/>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s"/>
       <x:c r="K590" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="R590" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="S590" s="14" t="n">
+        <x:v>609026</x:v>
+      </x:c>
+      <x:c r="T590" s="16" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="R590" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s"/>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>551204</x:v>
+        <x:v>551203</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C592" s="15" t="s"/>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s"/>
       <x:c r="K592" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>589559</x:v>
+        <x:v>551204</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s"/>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>551393</x:v>
+        <x:v>589559</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C594" s="15" t="s"/>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s"/>
       <x:c r="K594" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>639965</x:v>
+        <x:v>551393</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s"/>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>589558</x:v>
+        <x:v>639965</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C596" s="15" t="s"/>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s"/>
       <x:c r="K596" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>551394</x:v>
+        <x:v>589558</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C597" s="3" t="s"/>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>589561</x:v>
+        <x:v>551394</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C598" s="15" t="s"/>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s"/>
       <x:c r="K598" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>589562</x:v>
+        <x:v>589561</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C599" s="3" t="s"/>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>640780</x:v>
+        <x:v>589562</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C600" s="15" t="s"/>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>618</x:v>
-[...1 lines deleted...]
-      <x:c r="H600" s="14" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H600" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="I600" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s"/>
       <x:c r="K600" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>551210</x:v>
+        <x:v>640780</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C601" s="3" t="s"/>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>551209</x:v>
+        <x:v>551210</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C602" s="15" t="s"/>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s"/>
       <x:c r="K602" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>630178</x:v>
+        <x:v>551209</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C603" s="3" t="s"/>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>551413</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C604" s="15" t="s"/>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s"/>
       <x:c r="K604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>551414</x:v>
+        <x:v>551413</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C605" s="3" t="s"/>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>26</x:v>
@@ -37827,51 +37826,51 @@
       <x:c r="L627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>639617</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
@@ -38059,51 +38058,51 @@
       <x:c r="L631" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>609252</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
@@ -38118,51 +38117,51 @@
       <x:c r="L632" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>609253</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -40380,51 +40379,51 @@
       <x:c r="M676" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>638313</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s"/>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>28</x:v>
@@ -42702,51 +42701,51 @@
       <x:c r="L721" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>609262</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">