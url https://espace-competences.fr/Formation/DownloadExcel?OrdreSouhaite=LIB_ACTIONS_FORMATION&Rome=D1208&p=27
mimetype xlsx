--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -389,74 +389,74 @@
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Bbdomi - Le Studio</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formations Professionnelles Cannois</x:t>
   </x:si>
   <x:si>
     <x:t>IFP CANNES</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bien-être et beauté du visage</x:t>
   </x:si>
   <x:si>
     <x:t>Une Porte Vers Soi</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Massage esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
@@ -482,83 +482,83 @@
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>BP Esthétique cosmétique parfumerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BP esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BP Esthétique cosmétique parfumerie</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP esthétique cosmétique parfumerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
@@ -650,227 +650,227 @@
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARROS</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre National des Arts Techniques</x:t>
   </x:si>
   <x:si>
     <x:t>CNAT</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
+    <x:t>06/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pofessionnel Jean Moulin (site Rol Tanguy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13110</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Pofessionnel Jean Moulin (site Rol Tanguy)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/26/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/26/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Vaucluse</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Magnan</x:t>
   </x:si>
   <x:si>
-    <x:t>07/06/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Maria Casares</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmétique</x:t>
   </x:si>
   <x:si>
     <x:t>Caféterapia gommage et enveloppement</x:t>
@@ -917,143 +917,143 @@
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>06/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École technique privée d'esthétique et de coiffure Vinceta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinceta formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP Esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>École technique privée d'esthétique et de coiffure Vinceta</x:t>
-[...29 lines deleted...]
-    <x:t>06/18/2027 00:00:00</x:t>
+    <x:t>Wellness Center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Particulier, individuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lycée des métiers La Calade - Jane Vialle </x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Calade</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
-    <x:t>Wellness Center</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/30/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MG Beauty Center</x:t>
   </x:si>
   <x:si>
     <x:t>13220</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté|Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
@@ -1103,62 +1103,62 @@
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Beauty Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/04/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CAP esthétique cosmétique parfumerie - UP1 techniques esthétiques du visage, des mains et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>Hippocratus</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
@@ -1532,59 +1532,59 @@
   <x:si>
     <x:t>Extension de cils - méthode cil à cil</x:t>
   </x:si>
   <x:si>
     <x:t>Ktralongo - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils - Méthode cil à cil - Volume russe</x:t>
   </x:si>
   <x:si>
     <x:t>Formanails</x:t>
   </x:si>
   <x:si>
     <x:t>83260</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 7e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LA CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
@@ -1658,65 +1658,65 @@
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine thermale</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>Hygiène et salubrité dans les pratiques de tatouage, piercing et maquillage permanent</x:t>
   </x:si>
   <x:si>
     <x:t>Etienne Pietrobelli - Formabelle</x:t>
   </x:si>
   <x:si>
     <x:t>34430</x:t>
   </x:si>
   <x:si>
+    <x:t>12/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/04/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation maquillage de la mariée</x:t>
   </x:si>
   <x:si>
     <x:t>Bellazur - Marie-France Disdier</x:t>
   </x:si>
   <x:si>
     <x:t>11200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Jeune 16-25 ans , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation maquillage permanent</x:t>
   </x:si>
   <x:si>
     <x:t>Anda Maquillage Permanent</x:t>
   </x:si>
   <x:si>
     <x:t>83270</x:t>
@@ -2123,63 +2123,63 @@
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
@@ -4413,383 +4413,383 @@
         <x:v>515500</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="S28" s="14" t="n">
+        <x:v>544985</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="S28" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>599057</x:v>
+        <x:v>641311</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>607404</x:v>
+        <x:v>568471</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>556848</x:v>
+        <x:v>599057</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>641311</x:v>
+        <x:v>607404</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>544985</x:v>
+        <x:v>556848</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
@@ -5280,269 +5280,270 @@
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>553723</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>566409</x:v>
+        <x:v>617677</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>143</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
+      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>617677</x:v>
+        <x:v>566409</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>542319</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>630279</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
@@ -5555,51 +5556,51 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>477214</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
@@ -5612,51 +5613,51 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>641779</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42032</x:v>
@@ -5666,100 +5667,100 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>588526</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>551766</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -5849,84 +5850,84 @@
       <x:c r="S52" s="14" t="n">
         <x:v>549165</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>623919</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -6612,82 +6613,82 @@
         <x:v>607537</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>600288</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -7258,1441 +7259,1441 @@
       <x:c r="S76" s="14" t="n">
         <x:v>611612</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>623920</x:v>
+        <x:v>605602</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>641312</x:v>
+        <x:v>623920</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>575101</x:v>
+        <x:v>641312</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>549166</x:v>
+        <x:v>575101</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>195</x:v>
-[...2 lines deleted...]
-        <x:v>196</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="R81" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="R81" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>584161</x:v>
+        <x:v>549166</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>554410</x:v>
+        <x:v>609222</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q83" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="R83" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="Q83" s="4" t="s">
+      <x:c r="S83" s="0" t="n">
+        <x:v>584161</x:v>
+      </x:c>
+      <x:c r="T83" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="R83" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="Q84" s="16" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="R84" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="S84" s="14" t="n">
+        <x:v>554410</x:v>
+      </x:c>
+      <x:c r="T84" s="16" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="U84" s="16" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>547249</x:v>
+        <x:v>641731</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>554409</x:v>
+        <x:v>547249</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>603609</x:v>
+        <x:v>554409</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>606019</x:v>
+        <x:v>603609</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>549164</x:v>
+        <x:v>606019</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>555000</x:v>
+        <x:v>549164</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>599060</x:v>
+        <x:v>555000</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>609224</x:v>
+        <x:v>599060</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>572430</x:v>
+        <x:v>609224</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>641731</x:v>
+        <x:v>572430</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>641633</x:v>
+        <x:v>544988</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="U95" s="4" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>552709</x:v>
+        <x:v>554412</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>598919</x:v>
+        <x:v>565639</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>565639</x:v>
+        <x:v>641633</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>544988</x:v>
+        <x:v>552709</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>554412</x:v>
+        <x:v>598919</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -8702,51 +8703,51 @@
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>641005</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>24</x:v>
@@ -8842,266 +8843,266 @@
         <x:v>598878</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="H104" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>547271</x:v>
+        <x:v>599118</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>554413</x:v>
+        <x:v>604366</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>599118</x:v>
+        <x:v>547271</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>604366</x:v>
+        <x:v>554413</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -9149,66 +9150,66 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>606016</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -9605,218 +9606,219 @@
       <x:c r="J117" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>649978</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="H118" s="14" t="s">
+      <x:c r="H118" s="14" t="s"/>
+      <x:c r="I118" s="16" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>507653</x:v>
+        <x:v>650713</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>650713</x:v>
+        <x:v>507653</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>564403</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
@@ -9855,139 +9857,139 @@
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>616212</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>587944</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>542317</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
@@ -10236,688 +10238,686 @@
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>649984</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>229</x:v>
-[...2 lines deleted...]
-        <x:v>230</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>554002</x:v>
+        <x:v>649985</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="H130" s="14" t="s"/>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>649985</x:v>
+        <x:v>554002</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>554426</x:v>
+        <x:v>547250</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>143</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>547717</x:v>
+        <x:v>554423</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>603629</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>556344</x:v>
+        <x:v>554427</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>544990</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>554423</x:v>
+        <x:v>544990</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>554425</x:v>
+        <x:v>547717</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>554427</x:v>
+        <x:v>554426</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>202</x:v>
-[...2 lines deleted...]
-        <x:v>179</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>547250</x:v>
+        <x:v>603629</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
@@ -10986,51 +10986,51 @@
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>547273</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
@@ -11090,54 +11090,54 @@
       <x:c r="G143" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
@@ -11182,84 +11182,84 @@
       <x:c r="S144" s="14" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -11563,51 +11563,51 @@
       <x:c r="J151" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -11649,149 +11649,149 @@
       <x:c r="S152" s="14" t="n">
         <x:v>601134</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>558033</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>599062</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -11997,90 +11997,93 @@
       <x:c r="S158" s="14" t="n">
         <x:v>566900</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>607281</x:v>
+        <x:v>556344</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
@@ -12113,550 +12116,550 @@
       <x:c r="S160" s="14" t="n">
         <x:v>641009</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>609232</x:v>
+        <x:v>641096</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>609232</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>609234</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>608234</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>601606</x:v>
+        <x:v>609234</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>641096</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>602320</x:v>
+        <x:v>601331</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>549475</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>601331</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
@@ -13149,75 +13152,75 @@
       <x:c r="S178" s="14" t="n">
         <x:v>601332</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
@@ -13265,265 +13268,265 @@
       <x:c r="S180" s="14" t="n">
         <x:v>641010</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>609235</x:v>
+        <x:v>601411</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>601411</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>601135</x:v>
+        <x:v>599753</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>599753</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -13555,76 +13558,76 @@
         <x:v>566905</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>607282</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
@@ -13649,73 +13652,73 @@
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>257</x:v>
@@ -13787,51 +13790,51 @@
         <x:v>651269</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>257</x:v>
@@ -13903,255 +13906,255 @@
         <x:v>641314</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>600454</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>554433</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>546755</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -14292,192 +14295,192 @@
       <x:c r="R198" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>630166</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>630281</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>650046</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>650047</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
@@ -14586,72 +14589,72 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>633289</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -14865,2312 +14868,2313 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>498078</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>278</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>615771</x:v>
+        <x:v>612619</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>651009</x:v>
+        <x:v>610854</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>628926</x:v>
+        <x:v>634729</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-        <x:v>279</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>615770</x:v>
+        <x:v>609693</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>651011</x:v>
+        <x:v>650036</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>628920</x:v>
+        <x:v>650037</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>612619</x:v>
+        <x:v>650060</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>650036</x:v>
+        <x:v>621478</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="H218" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>650037</x:v>
+        <x:v>640151</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>650060</x:v>
+        <x:v>615771</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>278</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>610854</x:v>
+        <x:v>651009</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>634729</x:v>
+        <x:v>628926</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>609693</x:v>
+        <x:v>612571</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>600667</x:v>
+        <x:v>612682</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="H224" s="14" t="s"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>612571</x:v>
+        <x:v>615770</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>612682</x:v>
+        <x:v>651011</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>650053</x:v>
+        <x:v>597613</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>650062</x:v>
+        <x:v>623066</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>650065</x:v>
+        <x:v>623073</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-        <x:v>279</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>610855</x:v>
+        <x:v>601189</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>621478</x:v>
+        <x:v>628920</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>640151</x:v>
+        <x:v>650045</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>650042</x:v>
+        <x:v>650050</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>650044</x:v>
+        <x:v>650052</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>597613</x:v>
+        <x:v>650063</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>623066</x:v>
+        <x:v>610908</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>623073</x:v>
+        <x:v>616621</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>601189</x:v>
+        <x:v>612572</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>623064</x:v>
+        <x:v>612595</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>609692</x:v>
+        <x:v>623737</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>509602</x:v>
+        <x:v>650042</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>650045</x:v>
+        <x:v>650044</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>650050</x:v>
+        <x:v>600667</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="R243" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="R243" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>650052</x:v>
+        <x:v>623064</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>650063</x:v>
+        <x:v>609692</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>623737</x:v>
+        <x:v>650053</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>610908</x:v>
+        <x:v>650062</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>616621</x:v>
+        <x:v>650065</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="H248" s="14" t="s"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>612572</x:v>
+        <x:v>610855</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>612595</x:v>
+        <x:v>509602</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -17237,51 +17241,51 @@
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>612681</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -17327,123 +17331,123 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>612613</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>612616</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -17552,75 +17556,75 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>610856</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -17663,129 +17667,129 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>609580</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>609602</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -17873,75 +17877,75 @@
       <x:c r="S262" s="14" t="n">
         <x:v>650038</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>650039</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
@@ -18344,51 +18348,51 @@
       <x:c r="J271" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>650057</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
@@ -18497,120 +18501,120 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>628771</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>628780</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
@@ -18632,51 +18636,51 @@
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>651012</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -18740,204 +18744,204 @@
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>628924</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>623099</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>623103</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>623106</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
@@ -19019,161 +19023,161 @@
       <x:c r="M283" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>634730</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>633176</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>633288</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -19186,111 +19190,111 @@
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>633291</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>623738</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
@@ -19320,132 +19324,132 @@
       <x:c r="R288" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>543888</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>623096</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>623100</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
@@ -19635,51 +19639,51 @@
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>601188</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -19709,253 +19713,253 @@
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>601190</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>623072</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>623075</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>623077</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>623083</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -20022,51 +20026,51 @@
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>628566</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
@@ -20136,51 +20140,51 @@
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>651005</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
@@ -20193,102 +20197,102 @@
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>651007</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>628915</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -20301,873 +20305,873 @@
       <x:c r="L306" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>628921</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>637280</x:v>
+        <x:v>623074</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>612594</x:v>
+        <x:v>623076</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>612611</x:v>
+        <x:v>623091</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>651010</x:v>
+        <x:v>623093</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>616226</x:v>
+        <x:v>601186</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>651006</x:v>
+        <x:v>601191</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>623074</x:v>
+        <x:v>609702</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>623076</x:v>
+        <x:v>609707</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>623091</x:v>
+        <x:v>651010</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>623093</x:v>
+        <x:v>637280</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>601186</x:v>
+        <x:v>612594</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>601191</x:v>
+        <x:v>612611</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>609702</x:v>
+        <x:v>616226</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>609707</x:v>
+        <x:v>651006</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>650040</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
@@ -21237,51 +21241,51 @@
       <x:c r="J323" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>650058</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
@@ -21336,177 +21340,177 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>623739</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>571720</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>609237</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
@@ -22320,84 +22324,84 @@
         <x:v>651270</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>547729</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -22541,51 +22545,51 @@
       <x:c r="M345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>598849</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
@@ -22648,51 +22652,51 @@
       <x:c r="J347" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>568464</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -22713,161 +22717,161 @@
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>641012</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>549173</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>575107</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -23237,51 +23241,51 @@
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>547275</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>24</x:v>
@@ -23319,90 +23323,90 @@
       <x:c r="S358" s="14" t="n">
         <x:v>604748</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>584162</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
@@ -23533,3622 +23537,3620 @@
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>641011</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>641736</x:v>
+        <x:v>611615</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>554451</x:v>
+        <x:v>600289</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>549170</x:v>
+        <x:v>599064</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="H366" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>601126</x:v>
+        <x:v>641736</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="Q367" s="4" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="R367" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="S367" s="0" t="n">
+        <x:v>554451</x:v>
+      </x:c>
+      <x:c r="T367" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="U367" s="4" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>572436</x:v>
+        <x:v>549170</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>544946</x:v>
+        <x:v>601126</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>599064</x:v>
+        <x:v>607439</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>611615</x:v>
+        <x:v>607440</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>607439</x:v>
+        <x:v>611607</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>607440</x:v>
+        <x:v>601412</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>360</x:v>
-[...1 lines deleted...]
-      <x:c r="H374" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H374" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>611607</x:v>
+        <x:v>547258</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H375" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>558037</x:v>
+        <x:v>604747</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="H376" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H376" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I376" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>549177</x:v>
+        <x:v>547387</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>605608</x:v>
+        <x:v>553301</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>607285</x:v>
+        <x:v>558037</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>601412</x:v>
+        <x:v>549177</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>547258</x:v>
+        <x:v>605608</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>604747</x:v>
+        <x:v>607285</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>178</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>547387</x:v>
+        <x:v>606022</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>553301</x:v>
+        <x:v>609241</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>554447</x:v>
+        <x:v>601611</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>606022</x:v>
+        <x:v>554447</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>601611</x:v>
+        <x:v>554459</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>609241</x:v>
+        <x:v>604172</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>641097</x:v>
+        <x:v>554997</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>554997</x:v>
+        <x:v>599121</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>554459</x:v>
+        <x:v>641097</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>599121</x:v>
+        <x:v>606023</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>604172</x:v>
+        <x:v>606026</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>606023</x:v>
+        <x:v>572491</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>606026</x:v>
+        <x:v>558916</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="Q395" s="4" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="R395" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="S395" s="0" t="n">
+        <x:v>599063</x:v>
+      </x:c>
+      <x:c r="T395" s="4" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>558916</x:v>
+        <x:v>571476</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>599063</x:v>
+        <x:v>602402</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>571476</x:v>
+        <x:v>549169</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>602402</x:v>
+        <x:v>600458</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>549169</x:v>
+        <x:v>600461</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>600458</x:v>
+        <x:v>601607</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>600461</x:v>
+        <x:v>554453</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>601607</x:v>
+        <x:v>641098</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>554453</x:v>
+        <x:v>641099</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>641098</x:v>
+        <x:v>641100</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>641099</x:v>
+        <x:v>606028</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>641100</x:v>
+        <x:v>641634</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>601614</x:v>
+        <x:v>554449</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>604171</x:v>
+        <x:v>549172</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>598922</x:v>
+        <x:v>600460</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>607286</x:v>
+        <x:v>544993</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="H412" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H412" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I412" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>609240</x:v>
+        <x:v>600330</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>552734</x:v>
+        <x:v>609236</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>553212</x:v>
+        <x:v>572436</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>606028</x:v>
+        <x:v>544946</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>600460</x:v>
+        <x:v>601608</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>544993</x:v>
+        <x:v>601614</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>600330</x:v>
+        <x:v>552734</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>600289</x:v>
+        <x:v>553212</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="H420" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I420" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>601608</x:v>
+        <x:v>604171</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>641634</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>554449</x:v>
+        <x:v>607286</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>549172</x:v>
+        <x:v>609240</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
@@ -27160,156 +27162,156 @@
       <x:c r="L424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>624785</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>630282</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>630283</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -27348,136 +27350,136 @@
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>500906</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>630284</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>630285</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
@@ -27514,297 +27516,297 @@
       <x:c r="R430" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>630635</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>642750</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>630286</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>630287</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>630292</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>630294</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="n">
         <x:v>3334</x:v>
       </x:c>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
@@ -27817,51 +27819,51 @@
       <x:c r="J436" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>418863</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>387</x:v>
@@ -28280,98 +28282,98 @@
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>43089</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>625908</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>651355</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>415</x:v>
@@ -28693,51 +28695,51 @@
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>640017</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
@@ -29379,78 +29381,78 @@
         <x:v>455</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>633621</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>630295</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -29481,78 +29483,78 @@
         <x:v>125</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>613842</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>630296</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
@@ -29898,78 +29900,78 @@
         <x:v>98</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>499835</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>630297</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
@@ -30030,261 +30032,261 @@
       <x:c r="K479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>633553</x:v>
+        <x:v>586323</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="S480" s="14" t="n">
+        <x:v>633553</x:v>
+      </x:c>
+      <x:c r="T480" s="16" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="U480" s="16" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>586311</x:v>
+        <x:v>633531</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>586323</x:v>
+        <x:v>586294</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>633531</x:v>
+        <x:v>586311</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
@@ -30357,138 +30359,138 @@
       <x:c r="R485" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>622511</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s"/>
       <x:c r="K486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>633533</x:v>
+        <x:v>613843</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>613843</x:v>
+        <x:v>633533</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
@@ -30537,51 +30539,51 @@
       <x:c r="I489" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>581672</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
@@ -30701,51 +30703,51 @@
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>622497</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>28</x:v>
@@ -31149,104 +31151,104 @@
       <x:c r="I501" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>630298</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>481</x:v>
@@ -31513,51 +31515,51 @@
         <x:v>410</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s"/>
       <x:c r="K508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>651374</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s"/>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>513</x:v>
@@ -31888,107 +31890,107 @@
       <x:c r="I515" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="S515" s="0" t="n">
+        <x:v>610916</x:v>
+      </x:c>
+      <x:c r="T515" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="S515" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T515" s="4" t="s">
+      <x:c r="U515" s="4" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C516" s="15" t="s"/>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s"/>
       <x:c r="K516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>610916</x:v>
+        <x:v>605155</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s"/>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>26</x:v>
@@ -31996,54 +31998,54 @@
       <x:c r="L517" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>610919</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C518" s="15" t="s"/>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s"/>
       <x:c r="K518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
@@ -32704,51 +32706,51 @@
       <x:c r="I531" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>651372</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C532" s="15" t="s"/>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
@@ -32932,80 +32934,80 @@
       <x:c r="R535" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>598222</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C536" s="15" t="s"/>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s"/>
       <x:c r="K536" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>630299</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s"/>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>51</x:v>
@@ -34226,51 +34228,51 @@
       <x:c r="L560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>582097</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>26</x:v>
@@ -34468,66 +34470,66 @@
         <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s"/>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>611599</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C566" s="15" t="s"/>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -34651,51 +34653,51 @@
       <x:c r="L568" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>625282</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C569" s="3" t="s"/>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>26</x:v>
@@ -35029,51 +35031,51 @@
       <x:c r="L575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>628567</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s">
         <x:v>42</x:v>
@@ -35090,51 +35092,51 @@
       <x:c r="L576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>545950</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -35150,51 +35152,51 @@
       <x:c r="L577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>598850</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
@@ -35209,51 +35211,51 @@
       <x:c r="L578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>622547</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -35266,51 +35268,51 @@
       <x:c r="L579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>622548</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I580" s="16" t="s">
@@ -35564,51 +35566,51 @@
       <x:c r="L584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>598851</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -35624,51 +35626,51 @@
       <x:c r="L585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>598867</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s">
         <x:v>42</x:v>
@@ -36990,80 +36992,80 @@
       <x:c r="R611" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>630181</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C612" s="15" t="s"/>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s"/>
       <x:c r="K612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>630301</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C613" s="3" t="s"/>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>175</x:v>
@@ -37143,78 +37145,78 @@
         <x:v>175</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>651017</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C615" s="3" t="s"/>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>630305</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C616" s="15" t="s"/>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
@@ -37526,120 +37528,120 @@
         <x:v>649</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>639617</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>638534</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
@@ -37870,123 +37872,123 @@
         <x:v>76</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>609254</x:v>
+        <x:v>589828</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>589828</x:v>
+        <x:v>609254</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
@@ -38043,63 +38045,63 @@
       <x:c r="G631" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>609252</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
@@ -38114,51 +38116,51 @@
       <x:c r="L632" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>609253</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -38244,78 +38246,78 @@
         <x:v>660</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>631165</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s"/>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>597612</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C636" s="15" t="s"/>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -38400,129 +38402,129 @@
       <x:c r="R637" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>614399</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s"/>
       <x:c r="K638" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>630306</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s"/>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>630307</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
@@ -38837,211 +38839,211 @@
         <x:v>486</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s"/>
       <x:c r="K646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>581706</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s"/>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>581684</x:v>
+        <x:v>622481</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C648" s="15" t="s"/>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s"/>
       <x:c r="K648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>622481</x:v>
+        <x:v>633517</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s"/>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>633517</x:v>
+        <x:v>581684</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C650" s="15" t="s"/>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s"/>
       <x:c r="K650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
@@ -39399,363 +39401,363 @@
       <x:c r="K657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>581683</x:v>
+        <x:v>638317</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C658" s="15" t="s"/>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s"/>
       <x:c r="K658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>633500</x:v>
+        <x:v>638320</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>633508</x:v>
+        <x:v>638323</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s"/>
       <x:c r="K660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>622480</x:v>
+        <x:v>633500</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>638317</x:v>
+        <x:v>633508</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s"/>
       <x:c r="K662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>638320</x:v>
+        <x:v>622480</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>686</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s"/>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>638323</x:v>
+        <x:v>581683</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s"/>
       <x:c r="K664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
@@ -39863,51 +39865,51 @@
       <x:c r="L666" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>638335</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>688</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C667" s="3" t="s"/>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>36</x:v>
@@ -40775,100 +40777,100 @@
         <x:v>486</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s"/>
       <x:c r="K684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>633503</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C685" s="3" t="s"/>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>633504</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C686" s="15" t="s"/>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
@@ -40932,51 +40934,51 @@
       <x:c r="L687" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>633516</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C688" s="15" t="s"/>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s"/>
       <x:c r="K688" s="14" t="s">
@@ -41291,51 +41293,51 @@
       <x:c r="L694" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>638322</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C695" s="3" t="s"/>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>36</x:v>
@@ -41343,51 +41345,51 @@
       <x:c r="M695" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>638325</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C696" s="15" t="s"/>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s"/>
       <x:c r="K696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
@@ -41436,51 +41438,51 @@
       <x:c r="I697" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>581689</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C698" s="15" t="s"/>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
@@ -41640,51 +41642,51 @@
       <x:c r="I701" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>640131</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C702" s="15" t="s"/>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -41693,100 +41695,100 @@
         <x:v>410</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s"/>
       <x:c r="K702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>640132</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C703" s="3" t="s"/>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>640133</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C704" s="15" t="s"/>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
@@ -41795,100 +41797,100 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s"/>
       <x:c r="K704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>600126</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s"/>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>600119</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C706" s="15" t="s"/>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -41919,78 +41921,78 @@
         <x:v>387</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>615661</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C707" s="3" t="s"/>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>630308</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C708" s="15" t="s"/>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
@@ -42176,182 +42178,182 @@
       <x:c r="R711" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>641339</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C712" s="15" t="s"/>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s"/>
       <x:c r="K712" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>630310</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C713" s="3" t="s"/>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>633152</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C714" s="15" t="s"/>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s"/>
       <x:c r="K714" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>632427</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C715" s="3" t="s"/>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>262</x:v>
@@ -42757,51 +42759,51 @@
       <x:c r="L722" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>609262</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C723" s="3" t="s"/>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="G723" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>36</x:v>