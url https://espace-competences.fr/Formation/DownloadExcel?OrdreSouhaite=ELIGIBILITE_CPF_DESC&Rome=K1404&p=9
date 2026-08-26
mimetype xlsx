--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -455,119 +455,119 @@
   <x:si>
     <x:t>Master mention droit international et droit européen blocs de compétences BC05 - BC06 - BC07 - BC08 - BC09</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours solutions fondées sur la nature</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention administration publique parcours information-communication</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Ecole de Journalisme et de Communication d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement parcours biologie végétale et biotechnologies environnementales</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention santé publique parcours handicap et santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention santé publique parcours méthodes quantitatives et économétriques pour la recherche en santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit de l'environnement parcours droit de la transition environnementale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit de l'environnement parcours droit de l'urbanisme et droit de l'environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours théorie du droit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention géographie, aménagement, environnement et développement parcours  territoires, société, aménagement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention géographie, aménagement, environnement et développement parcours géomatique et modélisation spatiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers|Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management public parcours développement durable et gouvernance territoriale de projets en Méditerranée et à l'international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management public parcours management des établissements sanitaires et sociaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention santé publique parcours  Artificial intelligence for public health</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours études parlementaires et droit des assemblées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention urbanisme et aménagement parcours transitions urbaines et coopération en Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention administration économique et sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit public</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention géographie, aménagement, environnement et développement parcours  territoires, société, aménagement</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>Master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement parcours  qualité et sécurité en agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
@@ -632,66 +632,66 @@
   <x:si>
     <x:t>master mention économie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>master mention géographie, aménagement, environnement et développement</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biodiversité, écologie et évolution</x:t>
   </x:si>
   <x:si>
     <x:t>master mention gestion des territoires et développement local</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention droit public</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention ville et environnements urbains</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>MSc ocean science, conservation and innovation - blue managers track</x:t>
   </x:si>
   <x:si>
     <x:t>Politique publique</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>master mention droit public</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
@@ -4027,574 +4027,574 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>574998</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>39040</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>633809</x:v>
+        <x:v>576235</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>38166</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>13237</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>632775</x:v>
+        <x:v>576236</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>39194</x:v>
+        <x:v>36761</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>12205</x:v>
+        <x:v>12518</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>575534</x:v>
+        <x:v>576301</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>39194</x:v>
+        <x:v>36761</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>12205</x:v>
+        <x:v>12518</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>575536</x:v>
+        <x:v>576302</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>39311</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>11001</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>576235</x:v>
+        <x:v>576336</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>39311</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>11001</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>576236</x:v>
+        <x:v>575534</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>36761</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>12518</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>576301</x:v>
+        <x:v>575536</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>36761</x:v>
+        <x:v>39040</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>12518</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>576302</x:v>
+        <x:v>633809</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>38166</x:v>
+        <x:v>39185</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>13237</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>576336</x:v>
+        <x:v>577544</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
@@ -4607,51 +4607,51 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>575033</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -4715,59 +4715,59 @@
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12512</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>635048</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39311</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -4839,51 +4839,51 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>576291</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -4898,51 +4898,51 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>581253</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40019</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
@@ -4955,157 +4955,157 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>576339</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39011</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="P64" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="Q64" s="16" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R64" s="14" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>635448</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="U64" s="16" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>39185</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="Q65" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="R65" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="n">
+        <x:v>632775</x:v>
+      </x:c>
+      <x:c r="T65" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="U65" s="4" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39195</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5679,485 +5679,485 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>635045</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>41383</x:v>
+        <x:v>38186</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>12512</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>620395</x:v>
+        <x:v>597421</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="C78" s="15" t="s"/>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C78" s="15" t="n">
+        <x:v>38186</x:v>
+      </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="J78" s="14" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="J78" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>635493</x:v>
+        <x:v>597424</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>597454</x:v>
+        <x:v>597455</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>597457</x:v>
+        <x:v>597458</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38186</x:v>
+        <x:v>41383</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>12512</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>597421</x:v>
+        <x:v>620395</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>597424</x:v>
+        <x:v>635493</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>597455</x:v>
+        <x:v>597454</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>597458</x:v>
+        <x:v>597457</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -6184,51 +6184,51 @@
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>592067</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39195</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>198</x:v>
@@ -6619,51 +6619,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>597423</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
@@ -6952,51 +6952,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>592090</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
@@ -7009,51 +7009,51 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>597453</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>13237</x:v>
@@ -7349,75 +7349,75 @@
       <x:c r="R106" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>592057</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>592058</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
@@ -7571,75 +7571,75 @@
       <x:c r="R110" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>597432</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>597419</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
@@ -7849,76 +7849,76 @@
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>591988</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38183</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>597418</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">