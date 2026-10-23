--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -443,135 +443,135 @@
   <x:si>
     <x:t>Accompagnement périnatal - Massages bébé, enfant et femme enceinte - Conseils alimentaires fertilité et grossesse - Allaitement maternel</x:t>
   </x:si>
   <x:si>
     <x:t>Yoann Fonte</x:t>
   </x:si>
   <x:si>
     <x:t>06370</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
     <x:t>Accompagnement périnatal - Massages bébé</x:t>
   </x:si>
   <x:si>
     <x:t>Une Porte Vers Soi</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFAP - IRFSS</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Institut de formation d'aides soignant(e)s </x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...2 lines deleted...]
-    <x:t>GMM</x:t>
+    <x:t>04995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française</x:t>
   </x:si>
   <x:si>
     <x:t>75014</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation des Alpes Maritimes</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation Marseille Saint Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation d'Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence PACA et Corse - site d'Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence - PACA et Corse - site d'Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Instituts de formations paramédicales du Centre hospitalier Edmond Garcin d'Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement de Coopération Sanitaire du Pays d'Aix</x:t>
   </x:si>
   <x:si>
     <x:t>GCSPA</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation à l'entrée en institut de formation d'auxiliaire de puériculture</x:t>
   </x:si>
@@ -2526,723 +2526,726 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>577412</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="n">
+        <x:v>40743</x:v>
+      </x:c>
+      <x:c r="D23" s="3" t="s"/>
+      <x:c r="E23" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C23" s="3" t="s"/>
-[...1 lines deleted...]
-      <x:c r="G23" s="0" t="s">
+      <x:c r="H23" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>588557</x:v>
+        <x:v>630498</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>649699</x:v>
+        <x:v>606057</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>50</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>134</x:v>
-[...2 lines deleted...]
-        <x:v>28</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>649702</x:v>
+        <x:v>588557</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
+      <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>630498</x:v>
+        <x:v>649699</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>606057</x:v>
+        <x:v>649702</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
+      <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>37</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>633547</x:v>
+        <x:v>649694</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>611346</x:v>
+        <x:v>633547</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="Q30" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="Q30" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R30" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="S30" s="14" t="n">
+        <x:v>611346</x:v>
+      </x:c>
+      <x:c r="T30" s="16" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>71</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>629895</x:v>
+        <x:v>611354</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="H32" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="S32" s="14" t="n">
+        <x:v>629895</x:v>
+      </x:c>
+      <x:c r="T32" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="Q32" s="16" t="s">
+      <x:c r="U32" s="16" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="K33" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="L33" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="M33" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="N33" s="3" t="n">
+        <x:v>43441</x:v>
+      </x:c>
+      <x:c r="O33" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="P33" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="R33" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="S33" s="0" t="n">
+        <x:v>554066</x:v>
+      </x:c>
+      <x:c r="T33" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="J33" s="0" t="s">
-[...23 lines deleted...]
-      <x:c r="R33" s="0" t="s">
+      <x:c r="U33" s="4" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>649697</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
@@ -3465,75 +3468,75 @@
       <x:c r="S38" s="14" t="n">
         <x:v>638840</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>554067</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
@@ -3709,87 +3712,87 @@
       <x:c r="S42" s="14" t="n">
         <x:v>630248</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>607040</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>71</x:v>
@@ -4260,51 +4263,51 @@
       <x:c r="J52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>639513</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4411,81 +4414,81 @@
       <x:c r="S54" s="14" t="n">
         <x:v>632551</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>607035</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>