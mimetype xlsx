--- v1 (2026-10-24)
+++ v2 (2026-10-24)
@@ -4195,743 +4195,743 @@
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>647517</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>607800</x:v>
+        <x:v>649157</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>38456</x:v>
+        <x:v>38360</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>498680</x:v>
+        <x:v>649160</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>547090</x:v>
+        <x:v>649162</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38360</x:v>
+        <x:v>40622</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>612236</x:v>
+        <x:v>643051</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>40622</x:v>
+        <x:v>38360</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>645120</x:v>
+        <x:v>603256</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>38360</x:v>
+        <x:v>38456</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>549507</x:v>
+        <x:v>647516</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
+      <x:c r="E61" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>649157</x:v>
+        <x:v>607800</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>38360</x:v>
+        <x:v>38456</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s"/>
+      <x:c r="E62" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>649160</x:v>
+        <x:v>498680</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
+      <x:c r="E63" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>649162</x:v>
+        <x:v>547090</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>40622</x:v>
+        <x:v>38360</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>643051</x:v>
+        <x:v>612236</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38360</x:v>
+        <x:v>40622</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>603256</x:v>
+        <x:v>645120</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38456</x:v>
+        <x:v>38360</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>647516</x:v>
+        <x:v>549507</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38360</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>