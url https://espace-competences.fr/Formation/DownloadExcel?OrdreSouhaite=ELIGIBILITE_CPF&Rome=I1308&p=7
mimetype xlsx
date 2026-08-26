--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -767,78 +767,78 @@
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel technicien de maintenance CVC</x:t>
   </x:si>
   <x:si>
-    <x:t>01/22/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -5784,488 +5784,488 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>623887</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38748</x:v>
+        <x:v>41911</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>22635</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>580602</x:v>
+        <x:v>620666</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>39873</x:v>
+        <x:v>38079</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>22635</x:v>
+        <x:v>22671</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>611213</x:v>
+        <x:v>629380</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>39873</x:v>
+        <x:v>38748</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>611215</x:v>
+        <x:v>580602</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>611216</x:v>
+        <x:v>611213</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>611217</x:v>
+        <x:v>611215</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>611218</x:v>
+        <x:v>611216</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>41911</x:v>
+        <x:v>39873</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>620666</x:v>
+        <x:v>611217</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38079</x:v>
+        <x:v>39873</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>22671</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>629380</x:v>
+        <x:v>611218</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
@@ -6396,51 +6396,51 @@
       <x:c r="L90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>620646</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41911</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -6464,51 +6464,51 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>629360</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38748</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>