--- v1 (2026-10-24)
+++ v2 (2026-10-25)
@@ -2369,113 +2369,113 @@
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MORIERES-LES-AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>Mosaïque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial France et International BC 3 Négocier et mettre en place les contrats et les partenariats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut libre d'études commerciales Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Pagnol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Aix - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perfectionnement et pratique du crédit documentaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paiement international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Crédits documentaires et autres sécurités de paiement à l'international</x:t>
   </x:si>
   <x:si>
-    <x:t>Paiement international</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Mosaïque</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Elaboration et gestion d'un projet rentable en import/export</x:t>
   </x:si>
   <x:si>
     <x:t>Cibler La Bonne Boîte</x:t>
   </x:si>
   <x:si>
     <x:t>Import export</x:t>
   </x:si>
   <x:si>
     <x:t>LES ADRETS-DE-L'ESTEREL</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Business developer</x:t>
@@ -2501,87 +2501,87 @@
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skema programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Skema Business School - Antenne Valbonne</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>04/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
@@ -35117,700 +35117,701 @@
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>603557</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>684</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>686</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>34216</x:v>
+        <x:v>34561</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="P548" s="14" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="Q548" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
-      <x:c r="P548" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>618557</x:v>
+        <x:v>620239</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>769</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="C549" s="3" t="s"/>
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C549" s="3" t="n">
+        <x:v>35150</x:v>
+      </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J549" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>34561</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>620239</x:v>
+        <x:v>578776</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>36518</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>578776</x:v>
+        <x:v>537648</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>36518</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>34030</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>537648</x:v>
+        <x:v>647524</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>647524</x:v>
+        <x:v>647535</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>647535</x:v>
+        <x:v>647538</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>647538</x:v>
+        <x:v>647548</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>647548</x:v>
+        <x:v>647549</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>647549</x:v>
+        <x:v>647551</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>458</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="H557" s="0" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="I557" s="4" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="K557" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="L557" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="M557" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="N557" s="3" t="n">
+        <x:v>34216</x:v>
+      </x:c>
+      <x:c r="O557" s="0" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="P557" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="Q557" s="4" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="R557" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="S557" s="0" t="n">
+        <x:v>618560</x:v>
+      </x:c>
+      <x:c r="T557" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="I557" s="4" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>784</x:v>
-[...1 lines deleted...]
-      <x:c r="C558" s="15" t="s"/>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C558" s="15" t="n">
+        <x:v>38123</x:v>
+      </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>684</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>686</x:v>
-[...1 lines deleted...]
-      <x:c r="J558" s="14" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J558" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
-        <x:v>34216</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>686</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>618560</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>665</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="H559" s="0" t="s">
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>132</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34216</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>529938</x:v>
+        <x:v>618557</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="U559" s="4" t="s">
         <x:v>786</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C560" s="15" t="s"/>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s"/>
       <x:c r="K560" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
@@ -36496,1336 +36497,1334 @@
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>581447</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>583</x:v>
-[...2 lines deleted...]
-        <x:v>584</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>607336</x:v>
+        <x:v>635412</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>606291</x:v>
+        <x:v>628691</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>599410</x:v>
+        <x:v>566524</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>810</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>800</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>199</x:v>
-[...1 lines deleted...]
-      <x:c r="H576" s="14" t="s"/>
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="H576" s="14" t="s">
+        <x:v>584</x:v>
+      </x:c>
       <x:c r="I576" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>615335</x:v>
+        <x:v>607336</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>545094</x:v>
+        <x:v>606291</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>622386</x:v>
+        <x:v>599410</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
-        <x:v>289</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>554799</x:v>
+        <x:v>615335</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>360</x:v>
-[...1 lines deleted...]
-      <x:c r="H580" s="14" t="s"/>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H580" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="I580" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>581340</x:v>
+        <x:v>545094</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H581" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>613761</x:v>
+        <x:v>622386</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
-        <x:v>38808</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="H582" s="14" t="s"/>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H582" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="I582" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>611866</x:v>
+        <x:v>554799</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>642414</x:v>
+        <x:v>581340</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>814</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
-        <x:v>815</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>571002</x:v>
+        <x:v>613761</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>816</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
-        <x:v>289</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>554038</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>617729</x:v>
+        <x:v>642414</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>617730</x:v>
+        <x:v>571002</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="U587" s="4" t="s">
         <x:v>817</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>800</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>172</x:v>
-[...1 lines deleted...]
-      <x:c r="H588" s="14" t="s"/>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H588" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="I588" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>588106</x:v>
+        <x:v>554038</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
-        <x:v>41054</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>820</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>32006</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>820</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>591283</x:v>
+        <x:v>617729</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>642121</x:v>
+        <x:v>617730</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
-        <x:v>538</x:v>
-[...2 lines deleted...]
-        <x:v>539</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>633985</x:v>
+        <x:v>588106</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>554040</x:v>
+        <x:v>591283</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>635412</x:v>
+        <x:v>642121</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H594" s="14" t="s"/>
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="H594" s="14" t="s">
+        <x:v>539</x:v>
+      </x:c>
       <x:c r="I594" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>628691</x:v>
+        <x:v>633985</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>822</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H595" s="0" t="s">
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>566524</x:v>
+        <x:v>554040</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="I596" s="16" t="s">
@@ -37851,88 +37850,88 @@
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>642826</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>32006</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>639631</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
@@ -38194,90 +38193,93 @@
       <x:c r="R602" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>632721</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H603" s="0" t="s">
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>640624</x:v>
+        <x:v>545086</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
@@ -38286,1071 +38288,1069 @@
       <x:c r="K604" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>545086</x:v>
+        <x:v>545091</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
-        <x:v>289</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>545091</x:v>
+        <x:v>578168</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
-        <x:v>248</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>578168</x:v>
+        <x:v>639857</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>639857</x:v>
+        <x:v>629917</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
-        <x:v>801</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>629917</x:v>
+        <x:v>578851</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>578851</x:v>
+        <x:v>520236</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
-        <x:v>453</x:v>
-[...1 lines deleted...]
-      <x:c r="H610" s="14" t="s"/>
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="H610" s="14" t="s">
+        <x:v>477</x:v>
+      </x:c>
       <x:c r="I610" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
-        <x:v>828</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>520236</x:v>
+        <x:v>622093</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
-        <x:v>38491</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
-        <x:v>476</x:v>
-[...2 lines deleted...]
-        <x:v>477</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>622093</x:v>
+        <x:v>542369</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>832</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>542369</x:v>
+        <x:v>626353</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>626353</x:v>
+        <x:v>639529</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>833</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>834</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>583</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>639529</x:v>
+        <x:v>520235</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>520235</x:v>
+        <x:v>632490</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
-        <x:v>248</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>835</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>632490</x:v>
+        <x:v>578833</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>578833</x:v>
+        <x:v>643435</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>800</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>643435</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="H619" s="0" t="s">
+        <x:v>824</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>632698</x:v>
+        <x:v>615767</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>836</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>615767</x:v>
+        <x:v>642827</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>642827</x:v>
+        <x:v>606290</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>827</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>606290</x:v>
+        <x:v>640624</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>41966</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>37</x:v>
       </x:c>