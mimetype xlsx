--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -503,57 +503,57 @@
   <x:si>
     <x:t>07/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Assistance Publique des Hôpitaux de Marseille - Institut Régional de Formations Spécialisées en Santé Houphouet Boigny</x:t>
   </x:si>
   <x:si>
     <x:t>IRFSS</x:t>
   </x:si>
   <x:si>
     <x:t>13314</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Croix-Rouge Compétence PACA et Corse - site de Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement de Coopération Sanitaire du Pays d'Aix - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Croix-Rouge Compétence PACA et Corse - site de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>IFAP - IRFSS</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Institut de formation d'aides soignant(e)s </x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'auxiliaire de puériculture (expérimental)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
@@ -2735,347 +2735,348 @@
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>630891</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
+      <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>576634</x:v>
+        <x:v>616029</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>629988</x:v>
+        <x:v>576634</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>630032</x:v>
+        <x:v>629988</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>583251</x:v>
+        <x:v>630032</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s"/>
+      <x:c r="E32" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="H32" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>43441</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>616029</x:v>
+        <x:v>583251</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40743</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>