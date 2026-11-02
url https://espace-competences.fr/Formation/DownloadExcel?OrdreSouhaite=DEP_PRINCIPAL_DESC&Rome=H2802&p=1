--- v0 (2026-09-17)
+++ v1 (2026-11-02)
@@ -164,66 +164,66 @@
   <x:si>
     <x:t>Groupe N2a</x:t>
   </x:si>
   <x:si>
     <x:t>82000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion déchet</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>CAP conducteur d'engins de travaux publics et carrières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Ecir Apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13370</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
@@ -838,51 +838,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>616584</x:v>
+        <x:v>616583</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -949,51 +949,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>616583</x:v>
+        <x:v>616584</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37891</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>