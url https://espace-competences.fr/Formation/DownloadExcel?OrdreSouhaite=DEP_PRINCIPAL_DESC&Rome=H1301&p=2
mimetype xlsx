--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -203,80 +203,80 @@
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2027 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité - MAC APS</x:t>
@@ -575,132 +575,132 @@
   <x:si>
     <x:t>Licence pro mention sécurité des biens et des personnes parcours inspection des sites industriels</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité publique</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert maritime et fluvial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation des Experts Maritimes et Fluviaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFEMF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mécanique navale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité chimie parcours analyse, contrôle-qualité, environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
-    <x:t>13001</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert maritime et fluvial</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité parcours bureau d’étude et maintenance en instrumentation et automatismes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité chimie parcours matériaux et produits formulés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité parcours métrologie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtriser la norme ISO 9001 version 2026 de A à Z</x:t>
   </x:si>
   <x:si>
     <x:t>Philippe Roux</x:t>
   </x:si>
   <x:si>
     <x:t>83270</x:t>
   </x:si>
   <x:si>
     <x:t>Norme qualité</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
@@ -1741,51 +1741,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>586787</x:v>
+        <x:v>637368</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
@@ -1794,100 +1794,100 @@
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>586789</x:v>
+        <x:v>637371</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>637368</x:v>
+        <x:v>637377</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>24</x:v>
@@ -1896,100 +1896,100 @@
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>637371</x:v>
+        <x:v>586787</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>637377</x:v>
+        <x:v>586789</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>24</x:v>
@@ -2761,100 +2761,100 @@
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>613579</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>613580</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
@@ -3689,845 +3689,845 @@
       <x:c r="K45" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>639800</x:v>
+        <x:v>639799</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>75</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>35494</x:v>
+        <x:v>39584</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="H46" s="14" t="s">
+      <x:c r="I46" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="I46" s="16" t="s">
+      <x:c r="J46" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="K46" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L46" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="M46" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="N46" s="15" t="n">
+        <x:v>23610</x:v>
+      </x:c>
+      <x:c r="O46" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="J46" s="14" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="P46" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="Q46" s="16" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="R46" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="Q46" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>509933</x:v>
+        <x:v>622919</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>178</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>172</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>23610</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>622919</x:v>
+        <x:v>608270</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="C48" s="15" t="s"/>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="n">
+        <x:v>38576</x:v>
+      </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>71</x:v>
-[...1 lines deleted...]
-      <x:c r="J48" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>608270</x:v>
+        <x:v>597370</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>38576</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
+      <x:c r="E49" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>23613</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>597370</x:v>
+        <x:v>639800</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>35214</x:v>
+        <x:v>35494</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s"/>
+      <x:c r="E50" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>540596</x:v>
+        <x:v>509933</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>97</x:v>
-[...1 lines deleted...]
-      <x:c r="C51" s="3" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="n">
+        <x:v>35214</x:v>
+      </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>613581</x:v>
+        <x:v>540596</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>75</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>172</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>11523</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>554925</x:v>
+        <x:v>613581</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38576</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>23613</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>605650</x:v>
+        <x:v>632824</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>75</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>41978</x:v>
+        <x:v>40489</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>24469</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>639799</x:v>
+        <x:v>576118</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>12537</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>632824</x:v>
+        <x:v>602749</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>40489</x:v>
+        <x:v>35494</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>24469</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>576118</x:v>
+        <x:v>554925</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>62</x:v>
-[...1 lines deleted...]
-      <x:c r="C57" s="3" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="n">
+        <x:v>38576</x:v>
+      </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>602749</x:v>
+        <x:v>605650</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35496</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I58" s="16" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>509945</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P59" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="P59" s="0" t="s">
+      <x:c r="Q59" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="Q59" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>576121</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -4633,51 +4633,51 @@
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>592539</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
@@ -4693,151 +4693,151 @@
       <x:c r="H63" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>575543</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I64" s="16" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>603813</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I65" s="4" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -4848,57 +4848,57 @@
         <x:v>554901</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I66" s="16" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -4908,93 +4908,93 @@
       <x:c r="S66" s="14" t="n">
         <x:v>603421</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="I67" s="4" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>603419</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
@@ -5337,51 +5337,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>602201</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5391,51 +5391,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>589718</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>