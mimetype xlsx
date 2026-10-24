--- v0 (2026-10-24)
+++ v1 (2026-10-24)
@@ -347,59 +347,59 @@
   <x:si>
     <x:t>Brevet de mécanicien 250 kW + CGO</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 3000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure Maritime - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>ENSM</x:t>
   </x:si>
   <x:si>
     <x:t>13285</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Brevet de capitaine 200 - Renouvellement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brevet de capitaine 200 voile</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brevet de capitaine 200 - Revalidation</x:t>
   </x:si>
   <x:si>
-    <x:t>Brevet de capitaine 200 - Renouvellement</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Nekton - Formation Maritime</x:t>
   </x:si>
   <x:si>
     <x:t>06220</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
@@ -479,59 +479,59 @@
   <x:si>
     <x:t>Brevet de capitaine 200 + Certificat général d'opérateur + Brevet de mécanicien 250 kW + module voile</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 yacht modules P1-1 / P2-1 / NP-1 / yacht</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 + Brevet de capitaine 200 yacht</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 modules P1-1 / P2-1 / NP-1</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 + Certificat général d'opérateur + module voile</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 + Certificat général d'opérateur + Brevet de mécanicien 250 kW + module yacht</x:t>
   </x:si>
   <x:si>
+    <x:t>Brevet de capitaine 200 + Brevet de mécanicien 250 kW</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brevet de capitaine 200 + certificat général d'opérateur (cgo)</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 + Brevet de mécanicien 250 kW + module voile</x:t>
   </x:si>
   <x:si>
-    <x:t>Brevet de capitaine 200 + Brevet de mécanicien 250 kW</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Brevet de capitaine 200 + Certificat général d'opérateur + module yatch</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 + Certificat général d'opérateur (Habilitation) + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
@@ -590,54 +590,54 @@
   <x:si>
     <x:t>Brevet de chef de quart 500  - Théorie</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude à l'hyperbarie mention B : classe 0</x:t>
   </x:si>
   <x:si>
     <x:t>Septentrion Environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude à l'hyperbarie classe 0</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Interventions Hyperbares</x:t>
   </x:si>
   <x:si>
     <x:t>83740</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de matelot pont + Certificat de sensibilisation à la sûreté (Habilitation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brevet de chef mécanicien</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Certificat de matelot pont + Certificat de sensibilisation à la sûreté (Habilitation)</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont + Certificat de formation de base à la sécurité (habilitation) + Certificat de sensibilisation à la sûreté (Habilitation) + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat général d'opérateur (Habilitation) + Brevet de capitaine 200 yacht</x:t>
   </x:si>
   <x:si>
     <x:t>Opérateur radio</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont + Certificat général d'opérateur (Habilitation) + Certificat de sensibilisation à la sûreté (Habilitation) + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont + Certificat de formation de base à la sécurité (habilitation) + Certificat général d'opérateur (Habilitation) + Certificat de sensibilisation à la sûreté (Habilitation) + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
@@ -1931,366 +1931,365 @@
       <x:c r="R14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>638958</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31883</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>629843</x:v>
+        <x:v>633767</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>38863</x:v>
+        <x:v>39799</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="H16" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>31883</x:v>
+        <x:v>31870</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>633767</x:v>
+        <x:v>623908</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>39799</x:v>
+        <x:v>39701</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>31870</x:v>
+        <x:v>21320</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>623908</x:v>
+        <x:v>629852</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39701</x:v>
+        <x:v>39154</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>21320</x:v>
+        <x:v>21333</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>629852</x:v>
+        <x:v>629854</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39154</x:v>
+        <x:v>39652</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>21333</x:v>
+        <x:v>31870</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>629854</x:v>
+        <x:v>629846</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39652</x:v>
+        <x:v>38863</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>31870</x:v>
+        <x:v>31883</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>629846</x:v>
+        <x:v>629843</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -2488,51 +2487,51 @@
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>630436</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
@@ -3355,186 +3354,186 @@
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>31883</x:v>
+        <x:v>21320</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>629842</x:v>
+        <x:v>629836</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>21320</x:v>
+        <x:v>31883</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>629837</x:v>
+        <x:v>629842</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21320</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>629836</x:v>
+        <x:v>629837</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -4683,207 +4682,207 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>617788</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>39819</x:v>
+        <x:v>38863</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>21320</x:v>
+        <x:v>31883</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>574853</x:v>
+        <x:v>578713</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38863</x:v>
+        <x:v>39154</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>31883</x:v>
+        <x:v>21333</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>578713</x:v>
+        <x:v>578739</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>39154</x:v>
+        <x:v>39819</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>62</x:v>
-[...1 lines deleted...]
-      <x:c r="H66" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>21333</x:v>
+        <x:v>21320</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>578739</x:v>
+        <x:v>574853</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39653</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -5186,51 +5185,51 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>578738</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39652</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31870</x:v>
@@ -5522,51 +5521,51 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>578714</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>21320</x:v>
@@ -5633,148 +5632,148 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>578719</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38863</x:v>
+        <x:v>39653</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>31883</x:v>
+        <x:v>31892</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>598834</x:v>
+        <x:v>578718</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>39653</x:v>
+        <x:v>38863</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>31892</x:v>
+        <x:v>31883</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>578718</x:v>
+        <x:v>598834</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>63</x:v>
       </x:c>