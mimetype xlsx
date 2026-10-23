--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -776,119 +776,119 @@
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tea Conseil Audit Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>Sauveteur secouriste du travail (SST)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athenium Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Sauveteur secouriste du travail (SST)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Élaborer un permis de feu - PIR060</x:t>
   </x:si>
   <x:si>
     <x:t>Syndicat des Taxis Marseillais et de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>STM</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Équipier de Première Intervention (EPI) - Prévention - Renforcer l'intervention immédiate du PTI avec les extincteurs et RIA - Simulateur de feu numérique - PIS086</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent en protection physique des personnes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protection rapprochée</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agent en protection physique des personnes</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent privé de prévention et de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
@@ -1298,306 +1298,306 @@
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formatsud Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vikaria</x:t>
   </x:si>
   <x:si>
     <x:t>06640</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-JEANNET</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cynophile - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Als Naille Cyno</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGUILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>France Formation Sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>FFS</x:t>
   </x:si>
   <x:si>
-    <x:t>01/05/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Céline Baron - Celineb Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>06550</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUETTE-SUR-SIAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Equipier de première intervention : manipulation des extincteurs</x:t>
+  </x:si>
+  <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ubitech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manipulation d'extincteurs sur feu réel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benoît Vincens Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Appareil Respiratoire Isolant (ARI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atout Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOS-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mely Formation Prévention 84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFP 84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Elu , Public en emploi , Salarié , Salarié de l'artisanat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp France Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpes Formations Conseils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olivier Dupeyre Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSC 1 (Prévention et Secours Civiques)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association de Marseille des Secouristes Français de la Croix Blanche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS CROIX BLANCHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité civile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manipulation extincteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rescue Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ab Sud Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFPST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devenir formateur prévention des incendies et évacuation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sauveteur Secouriste du Travail (SST) - Maintien et Actualisation des Compétences (MAC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anaris Consulting - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enseignement Risques Professionnels Sud Est</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERP FORMATION SUD EST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>Atout Conseil</x:t>
-[...151 lines deleted...]
-  <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Moniteur-formateur de premiers secours EFR</x:t>
   </x:si>
   <x:si>
     <x:t>Barba Learning - Ecole apnée</x:t>
   </x:si>
   <x:si>
     <x:t>06320</x:t>
   </x:si>
   <x:si>
     <x:t>CAP-D'AIL</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sauveteur Secouriste du Travail (SST) : Maintien et Actualisation des Compétences (MAC) - PRS002</x:t>
   </x:si>
   <x:si>
     <x:t>Action 3 - Idea Formation</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formateurs sécurité incendie et évacuation</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>VITROLLES</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Premiers secours adultes</x:t>
   </x:si>
   <x:si>
     <x:t>Premiers secours enfants</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bird Formation</x:t>
   </x:si>
@@ -3060,145 +3060,145 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>637827</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>637289</x:v>
+        <x:v>637804</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>637804</x:v>
+        <x:v>637289</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
@@ -4241,145 +4241,145 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>639597</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>637747</x:v>
+        <x:v>637285</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>637285</x:v>
+        <x:v>637747</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
@@ -7905,148 +7905,147 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>628579</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s"/>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>227</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>586870</x:v>
+        <x:v>626367</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>226</x:v>
-[...2 lines deleted...]
-        <x:v>227</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>626367</x:v>
+        <x:v>586870</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
@@ -8063,194 +8062,194 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>615392</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>620043</x:v>
+        <x:v>645014</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="S116" s="14" t="n">
+        <x:v>620043</x:v>
+      </x:c>
+      <x:c r="T116" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="S116" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>620025</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
@@ -8361,100 +8360,100 @@
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>586823</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>628489</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
@@ -8826,145 +8825,145 @@
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>636108</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>620042</x:v>
+        <x:v>586822</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>586822</x:v>
+        <x:v>620042</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
@@ -9135,456 +9134,455 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>619918</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C136" s="15" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C136" s="15" t="n">
+        <x:v>40374</x:v>
+      </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="J136" s="14" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="J136" s="14" t="s">
+        <x:v>254</x:v>
+      </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42812</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>590558</x:v>
+        <x:v>642364</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>254</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-        <x:v>255</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>42812</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P137" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q137" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R137" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S137" s="0" t="n">
+        <x:v>590558</x:v>
+      </x:c>
+      <x:c r="T137" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="P137" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>620050</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>605399</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>42891</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>586829</x:v>
+        <x:v>620009</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>628486</x:v>
+        <x:v>620015</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>620009</x:v>
+        <x:v>628486</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>620015</x:v>
+        <x:v>586829</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
@@ -10375,132 +10373,132 @@
       <x:c r="R159" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>643736</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>586821</x:v>
+        <x:v>642343</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>642343</x:v>
+        <x:v>586821</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>232</x:v>
@@ -11974,79 +11972,79 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>620913</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>40374</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>643904</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
@@ -12516,149 +12514,150 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>620821</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>31</x:v>
-[...1 lines deleted...]
-      <x:c r="C201" s="3" t="s"/>
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="n">
+        <x:v>36077</x:v>
+      </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="J201" s="0" t="s">
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>43413</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>638792</x:v>
+        <x:v>630260</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>312</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>43413</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>630260</x:v>
+        <x:v>638792</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
@@ -13957,2630 +13956,2631 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>602837</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>409</x:v>
-[...1 lines deleted...]
-      <x:c r="H229" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42005</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>611298</x:v>
+        <x:v>585358</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>413</x:v>
-[...1 lines deleted...]
-      <x:c r="H230" s="14" t="s"/>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s">
+        <x:v>416</x:v>
+      </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>42005</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="R230" s="14" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="S230" s="14" t="n">
+        <x:v>611298</x:v>
+      </x:c>
+      <x:c r="T230" s="16" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="Q231" s="4" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="R231" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="Q231" s="4" t="s">
+      <x:c r="S231" s="0" t="n">
+        <x:v>585357</x:v>
+      </x:c>
+      <x:c r="T231" s="4" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="Q232" s="16" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="R232" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="Q232" s="16" t="s">
+      <x:c r="S232" s="14" t="n">
+        <x:v>585362</x:v>
+      </x:c>
+      <x:c r="T232" s="16" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="I233" s="4" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="K233" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="L233" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M233" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N233" s="3" t="n">
+        <x:v>42005</x:v>
+      </x:c>
+      <x:c r="O233" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="P233" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="Q233" s="4" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="R233" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="I233" s="4" t="s">
+      <x:c r="S233" s="0" t="n">
+        <x:v>585366</x:v>
+      </x:c>
+      <x:c r="T233" s="4" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>42005</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="Q234" s="16" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="R234" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="Q234" s="16" t="s">
+      <x:c r="S234" s="14" t="n">
+        <x:v>586085</x:v>
+      </x:c>
+      <x:c r="T234" s="16" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>613858</x:v>
+        <x:v>613861</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>613861</x:v>
+        <x:v>613858</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>609294</x:v>
+        <x:v>609357</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>600628</x:v>
+        <x:v>610234</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="Q239" s="4" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="R239" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="S239" s="0" t="n">
+        <x:v>600629</x:v>
+      </x:c>
+      <x:c r="T239" s="4" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>609108</x:v>
+        <x:v>616466</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>626812</x:v>
+        <x:v>599730</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>429</x:v>
-[...1 lines deleted...]
-      <x:c r="H242" s="14" t="s"/>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s">
+        <x:v>227</x:v>
+      </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>612948</x:v>
+        <x:v>612000</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>612971</x:v>
+        <x:v>623039</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>432</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>611094</x:v>
+        <x:v>555982</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>614241</x:v>
+        <x:v>600628</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>600625</x:v>
+        <x:v>618090</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>437</x:v>
-[...2 lines deleted...]
-        <x:v>438</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>598139</x:v>
+        <x:v>617172</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>441</x:v>
-[...1 lines deleted...]
-      <x:c r="H248" s="14" t="s"/>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s">
+        <x:v>210</x:v>
+      </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>611440</x:v>
+        <x:v>613260</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>590235</x:v>
+        <x:v>590236</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>326</x:v>
-[...1 lines deleted...]
-      <x:c r="H250" s="14" t="s"/>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>453</x:v>
+      </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42826</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>623044</x:v>
+        <x:v>600703</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>448</x:v>
-[...2 lines deleted...]
-        <x:v>449</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42870</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>608198</x:v>
+        <x:v>576702</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>606360</x:v>
+        <x:v>612978</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>606371</x:v>
+        <x:v>600009</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>600627</x:v>
+        <x:v>598166</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>609341</x:v>
+        <x:v>577945</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>598166</x:v>
+        <x:v>598139</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>42891</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>577945</x:v>
+        <x:v>600627</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>452</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>608802</x:v>
+        <x:v>609341</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>254</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H259" s="0" t="s">
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>317</x:v>
-[...2 lines deleted...]
-        <x:v>255</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>42812</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>585298</x:v>
+        <x:v>603860</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>603860</x:v>
+        <x:v>600625</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-        <x:v>167</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>600009</x:v>
+        <x:v>606360</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>42891</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>609357</x:v>
+        <x:v>606371</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>610234</x:v>
+        <x:v>623044</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>600629</x:v>
+        <x:v>608198</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>461</x:v>
-[...1 lines deleted...]
-      <x:c r="C265" s="3" t="s"/>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C265" s="3" t="n">
+        <x:v>40374</x:v>
+      </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>462</x:v>
-[...2 lines deleted...]
-        <x:v>463</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="J265" s="0" t="s">
+        <x:v>254</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>42891</x:v>
+        <x:v>42812</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>616466</x:v>
+        <x:v>585298</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>599730</x:v>
+        <x:v>608802</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>226</x:v>
-[...2 lines deleted...]
-        <x:v>227</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>612000</x:v>
+        <x:v>614241</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>623039</x:v>
+        <x:v>611440</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>42891</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>555982</x:v>
+        <x:v>590235</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>467</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>618090</x:v>
+        <x:v>612948</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>617172</x:v>
+        <x:v>612971</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>473</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>613260</x:v>
+        <x:v>609294</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>590236</x:v>
+        <x:v>611094</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>42826</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>600703</x:v>
+        <x:v>609108</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>42870</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>576702</x:v>
+        <x:v>608225</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>612978</x:v>
+        <x:v>626812</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>600704</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>612043</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
@@ -16611,748 +16611,748 @@
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>603939</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>603941</x:v>
+        <x:v>603928</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>603928</x:v>
+        <x:v>603941</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="S282" s="14" t="n">
+        <x:v>608267</x:v>
+      </x:c>
+      <x:c r="T282" s="16" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>608258</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>608261</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>608267</x:v>
+        <x:v>608266</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>608260</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>608262</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>608263</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>598395</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>598393</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>598394</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>598023</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>558261</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
@@ -17849,73 +17849,73 @@
         <x:v>551480</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>546337</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>524</x:v>
@@ -17923,51 +17923,51 @@
       <x:c r="I305" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>543804</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
@@ -18004,75 +18004,75 @@
         <x:v>417482</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>354116</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>