--- v0 (2026-10-24)
+++ v1 (2026-10-24)
@@ -797,74 +797,74 @@
   <x:si>
     <x:t>Phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>PERNES-LES-FONTAINES</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement énergétique - Massages énergétiques - Bols tibétains - Réflexologie</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Chinois - Tui Na bien-être - Niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Massage californien et/ou suédois</x:t>
   </x:si>
   <x:si>
     <x:t>Massage deep tissue - niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Massage sonore aux bols chantants tibétains</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire énergétique</x:t>
   </x:si>
   <x:si>
+    <x:t>Madérothérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage enfant (de 2 à 12 ans)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devenir masseur bien-être</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage balinais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage bébé Shantala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage bien-être femme enceinte</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien(ne) en drainage lymphatique bien-être corps et visage</x:t>
   </x:si>
   <x:si>
-    <x:t>Devenir masseur bien-être</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Massage facial japonais kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Espace des possibles formations</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant de bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant brésilien visage</x:t>
@@ -899,62 +899,62 @@
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Art-thérapeute en mouvement</x:t>
   </x:si>
   <x:si>
     <x:t>Terre de Lune</x:t>
   </x:si>
   <x:si>
     <x:t>TDL</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Art thérapie premium</x:t>
   </x:si>
   <x:si>
     <x:t>Patricia Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
-    <x:t>11/23/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie Kenkou</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Head spa</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage crânien</x:t>
   </x:si>
   <x:si>
     <x:t>Dubarry Academy</x:t>
   </x:si>
   <x:si>
     <x:t>92130</x:t>
@@ -986,59 +986,59 @@
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie corps</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assertivité pour des relations gagnant - gagnant</x:t>
   </x:si>
   <x:si>
     <x:t>Smar Team</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Affirmation soi</x:t>
   </x:si>
   <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sophrothérapeute</x:t>
   </x:si>
   <x:si>
     <x:t>05/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>Ayur Natur Formations</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire traditionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
@@ -1058,77 +1058,77 @@
   <x:si>
     <x:t>CRESP FORMATIONS</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Formateur , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien TCC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Profession libérale , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Thérapie holistique spécialité epigenetique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eleva Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOULT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Yin Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Ojas</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>10/30/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Rituel corps AMSARI</x:t>
   </x:si>
   <x:si>
     <x:t>L'Esthéticienne</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - Madeirothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Attitude Nails Academy</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
@@ -1355,60 +1355,60 @@
   <x:si>
     <x:t>Harmonie du Corps - Pilates</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Rebozo</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire bien être</x:t>
   </x:si>
   <x:si>
     <x:t>Naturelisa</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien naturothérapie : conseiller en hygiène de vie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aesculape - Ecole Libre de Naturopathie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en accompagnement au changement et la gestion du stress par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être liftant japonais visage</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
@@ -6387,100 +6387,100 @@
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>642931</x:v>
+        <x:v>642918</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>642955</x:v>
+        <x:v>642945</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>219</x:v>
@@ -6605,194 +6605,194 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>642933</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>642918</x:v>
+        <x:v>621264</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>642945</x:v>
+        <x:v>642931</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>15450</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>621264</x:v>
+        <x:v>642955</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
@@ -7117,244 +7117,244 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>628545</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>640657</x:v>
+        <x:v>624170</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>624917</x:v>
+        <x:v>640657</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>624170</x:v>
+        <x:v>624917</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>640672</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>35</x:v>
@@ -7472,51 +7472,51 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>641016</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -7686,77 +7686,77 @@
       <x:c r="R89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>642724</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>640673</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>251</x:v>
@@ -7834,139 +7834,139 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>633676</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>640674</x:v>
+        <x:v>602502</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>602502</x:v>
+        <x:v>640674</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
@@ -8094,77 +8094,77 @@
       <x:c r="R97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>616115</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>640671</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>320</x:v>
@@ -8184,51 +8184,51 @@
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>642528</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>326</x:v>
@@ -8267,125 +8267,125 @@
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>15450</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>616987</x:v>
+        <x:v>616457</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>616457</x:v>
+        <x:v>616987</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>36</x:v>
@@ -10147,145 +10147,145 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>626020</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>587881</x:v>
+        <x:v>630322</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="R139" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="S139" s="0" t="n">
+        <x:v>587881</x:v>
+      </x:c>
+      <x:c r="T139" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="R139" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
@@ -10456,144 +10456,144 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>640031</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>640782</x:v>
+        <x:v>640784</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>640784</x:v>
+        <x:v>640782</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>173</x:v>
@@ -10672,77 +10672,77 @@
       <x:c r="R147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>635887</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="Q148" s="16" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>630323</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>450</x:v>
@@ -10885,125 +10885,125 @@
       <x:c r="T151" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>626347</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>630706</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
@@ -11141,128 +11141,128 @@
         <x:v>452</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>625230</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="I157" s="4" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="Q157" s="4" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>630324</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>632216</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>398</x:v>
@@ -12028,77 +12028,77 @@
       <x:c r="R173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>630116</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>640675</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>320</x:v>
@@ -12488,51 +12488,51 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>632318</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
@@ -13520,75 +13520,75 @@
         <x:v>545</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>630178</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>612763</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
@@ -13622,180 +13622,180 @@
         <x:v>566</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>629716</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>612767</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>616441</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>616439</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
@@ -14346,75 +14346,75 @@
         <x:v>598</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>623419</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>612768</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
@@ -14589,51 +14589,51 @@
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>618999</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>326</x:v>
@@ -14644,51 +14644,51 @@
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>618997</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
@@ -14767,128 +14767,128 @@
         <x:v>155</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>621803</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>638220</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>616989</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>482</x:v>
@@ -15020,144 +15020,144 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>617942</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>617275</x:v>
+        <x:v>617274</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>617274</x:v>
+        <x:v>617275</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>192</x:v>
@@ -15814,235 +15814,235 @@
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>613248</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>611919</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>611923</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>611917</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>611928</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>152</x:v>
@@ -16883,51 +16883,51 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>598466</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -17550,500 +17550,500 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>598480</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>630572</x:v>
+        <x:v>598446</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>587861</x:v>
+        <x:v>598447</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>574335</x:v>
+        <x:v>598456</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>598468</x:v>
+        <x:v>598460</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>598446</x:v>
+        <x:v>598463</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>598447</x:v>
+        <x:v>587861</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>598456</x:v>
+        <x:v>574335</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>598460</x:v>
+        <x:v>598468</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>598463</x:v>
+        <x:v>630572</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>25</x:v>
@@ -18483,153 +18483,153 @@
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>572418</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>574331</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>579510</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
@@ -18749,73 +18749,73 @@
         <x:v>588185</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>606678</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>391</x:v>
@@ -20577,51 +20577,51 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>577505</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -21291,51 +21291,51 @@
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>577507</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -21495,357 +21495,357 @@
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>577475</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>604528</x:v>
+        <x:v>577460</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>577460</x:v>
+        <x:v>577476</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>577476</x:v>
+        <x:v>577482</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>577482</x:v>
+        <x:v>577533</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>577533</x:v>
+        <x:v>604528</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>543611</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -22114,77 +22114,77 @@
       <x:c r="R369" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>585888</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>575830</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>665</x:v>
@@ -24675,51 +24675,51 @@
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>551216</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -25389,294 +25389,294 @@
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>551403</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>555359</x:v>
+        <x:v>551185</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>551198</x:v>
+        <x:v>555359</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>805</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>551206</x:v>
+        <x:v>551198</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>551218</x:v>
+        <x:v>551206</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>551185</x:v>
+        <x:v>551218</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>183</x:v>
       </x:c>