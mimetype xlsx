--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -317,119 +317,119 @@
   <x:si>
     <x:t>AIGUINES</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP arts du bois option sculpteur ornemaniste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Pasteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculpture bois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DN MADE mention objet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art appliqué</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée La Tourrache</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP arts du bois option marqueteur</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Pasteur</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Marqueterie</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>DN MADE mention matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>Artisanat art</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Peintre sur mobilier</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
@@ -470,81 +470,81 @@
   <x:si>
     <x:t>83250</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP arts du bois option marqueteur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP arts du bois option sculpteur ornemaniste (Apprentissage)</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>CAP arts du bois option marqueteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1989,570 +1989,570 @@
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>45591</x:v>
+        <x:v>45096</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>595567</x:v>
+        <x:v>595565</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>37301</x:v>
+        <x:v>36950</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>45096</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="P19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="P19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>595565</x:v>
+        <x:v>595597</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>595597</x:v>
+        <x:v>595600</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>36950</x:v>
+        <x:v>37301</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>45027</x:v>
+        <x:v>45096</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>595600</x:v>
+        <x:v>595564</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>45096</x:v>
+        <x:v>45591</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="R22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="Q22" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>595564</x:v>
+        <x:v>595566</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>37301</x:v>
+        <x:v>36947</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>45591</x:v>
+        <x:v>45554</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>595566</x:v>
+        <x:v>595890</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>36947</x:v>
+        <x:v>36950</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>45554</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>595890</x:v>
+        <x:v>595598</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="J25" s="0" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>595598</x:v>
+        <x:v>595599</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>36950</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>595599</x:v>
+        <x:v>595601</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>36950</x:v>
+        <x:v>37301</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>45027</x:v>
+        <x:v>45591</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>595601</x:v>
+        <x:v>595567</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38911</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2849,154 +2849,154 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>634247</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38911</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>45019</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>638125</x:v>
+        <x:v>630889</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38911</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>45019</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>630889</x:v>
+        <x:v>638125</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38911</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3213,126 +3213,126 @@
         <x:v>134</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>45096</x:v>
+        <x:v>45591</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>556747</x:v>
+        <x:v>556721</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>45591</x:v>
+        <x:v>45096</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>556721</x:v>
+        <x:v>556747</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 