--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -389,54 +389,54 @@
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation vente-conseil en boucherie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Charcuterie</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -4063,460 +4063,460 @@
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>604084</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37535</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
+      <x:c r="E53" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>21599</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>643474</x:v>
+        <x:v>604800</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>37535</x:v>
+        <x:v>38636</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>21599</x:v>
+        <x:v>21589</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>604800</x:v>
+        <x:v>604828</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>38636</x:v>
+        <x:v>37535</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>21589</x:v>
+        <x:v>21599</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>604828</x:v>
+        <x:v>604095</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>37535</x:v>
+        <x:v>42129</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>21599</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>604095</x:v>
+        <x:v>607534</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>42129</x:v>
+        <x:v>37535</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>21599</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>607534</x:v>
+        <x:v>599309</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37535</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>21599</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>599309</x:v>
+        <x:v>609371</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37535</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
-      <x:c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>21599</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>609371</x:v>
+        <x:v>643474</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37535</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>45</x:v>