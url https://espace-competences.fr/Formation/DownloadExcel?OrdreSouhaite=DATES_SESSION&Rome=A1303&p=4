--- v0 (2026-08-25)
+++ v1 (2026-08-26)
@@ -452,68 +452,68 @@
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Géographie physique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours biodiversité : fonctions et conservation</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion et métrologie pour les environnements vulnérables ou anthropisés</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours COAStal managemenT and vulnerabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Cartographie</x:t>
   </x:si>
   <x:si>
+    <x:t>CESU application de procédures en expérimentation animale - Niveau A</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers|Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion et métrologie pour la qualité de l’air</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion raisonnée du mix énergétique et transition écologique</x:t>
   </x:si>
   <x:si>
-    <x:t>CESU application de procédures en expérimentation animale - Niveau A</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chef de projet environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences du vivant</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours  territoires, société, aménagement</x:t>
@@ -1094,111 +1094,111 @@
   <x:si>
     <x:t>diplôme d'État de paysagiste</x:t>
   </x:si>
   <x:si>
     <x:t>13211</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>LA d'Aix-Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité génie de l'eau</x:t>
   </x:si>
   <x:si>
     <x:t>Hydrologie</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée agricole Carmejane - Maurice Plantier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de Digne Carmejane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARMEJANE-LE CHAFFAUT</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE CEDEX 03</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée P et M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>CARMEJANE-LE CHAFFAUT</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la mer parcours chimie environnementale : prélèvements, analyse et modélisation</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopaysans</x:t>
   </x:si>
   <x:si>
     <x:t>Association Régionale pour le Développement de l'Emploi Agricole et Rural Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>ARDEAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>84953</x:t>
   </x:si>
@@ -3214,212 +3214,208 @@
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>576985</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="J26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12010</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>577544</x:v>
+        <x:v>589575</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39184</x:v>
+        <x:v>39185</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>12511</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>577549</x:v>
+        <x:v>577544</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>577552</x:v>
+        <x:v>577549</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -3432,106 +3428,110 @@
       <x:c r="K29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>577555</x:v>
+        <x:v>577552</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C30" s="15" t="s"/>
+      <x:c r="C30" s="15" t="n">
+        <x:v>39184</x:v>
+      </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="J30" s="14" t="s"/>
+      <x:c r="J30" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>12010</x:v>
+        <x:v>12511</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>589575</x:v>
+        <x:v>577555</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38593</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -4005,51 +4005,51 @@
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>574998</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40412</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -4183,51 +4183,51 @@
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>574997</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -4354,51 +4354,51 @@
       <x:c r="K45" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21001</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>588384</x:v>
+        <x:v>588386</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -4409,51 +4409,51 @@
       <x:c r="K46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21001</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>588386</x:v>
+        <x:v>588384</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>73</x:v>
@@ -6782,51 +6782,51 @@
       <x:c r="J90" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>594420</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>274</x:v>
@@ -8811,632 +8811,632 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>592065</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="C128" s="15" t="s"/>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C128" s="15" t="n">
+        <x:v>39184</x:v>
+      </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>12511</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="Q128" s="16" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="R128" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="Q128" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>594393</x:v>
+        <x:v>624492</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>343</x:v>
-[...2 lines deleted...]
-        <x:v>224</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>21059</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>594413</x:v>
+        <x:v>594572</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>345</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>21059</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>594415</x:v>
+        <x:v>594579</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="C131" s="3" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="n">
+        <x:v>40979</x:v>
+      </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>12252</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>594416</x:v>
+        <x:v>592806</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>594418</x:v>
+        <x:v>594393</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>594407</x:v>
+        <x:v>594413</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>594421</x:v>
+        <x:v>594415</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>182</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>12511</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>624492</x:v>
+        <x:v>594416</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>111</x:v>
-[...1 lines deleted...]
-      <x:c r="J136" s="14" t="s"/>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="J136" s="14" t="s">
+        <x:v>224</x:v>
+      </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>21059</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>594572</x:v>
+        <x:v>594418</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>21059</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>594579</x:v>
+        <x:v>594407</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>176</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>12252</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>592806</x:v>
+        <x:v>594421</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>